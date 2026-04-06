--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -502,334 +502,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relying on repeated biospecimens to reduce the effects of classical-type exposure measurement error in studies linking the exposome to health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early-Life Environmental Exposures and Childhood Obesity: An Exposome-Wide Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Slama</w:t>
+                <w:t xml:space="preserve">Martine Vrijheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Basagaña</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serena Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theano Roumeliotaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109492⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (6), pp.067009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP5975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490184v1</w:t>
+                <w:t xml:space="preserve">hal-03166192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Life Environmental Exposures and Childhood Obesity: An Exposome-Wide Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Maitre</w:t>
+                <w:t xml:space="preserve">Relying on repeated biospecimens to reduce the effects of classical-type exposure measurement error in studies linking the exposome to health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Márquez</w:t>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theano Roumeliotaki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128 (6), pp.067009. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, pp.109492 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/EHP5975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166192v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between the pregnancy exposome and fetal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Hernandez-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibon Tamayo Uria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Andrusaityte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.105622. </w:t>
@@ -1295,51 +1295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The early-life exposome: Description and patterns in six European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibon Tamayo-Uria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,295 +1410,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03156746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Urban Exposome on Birth Weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-life exposome and lung function in children in Europe: an analysis of data from the longitudinal, population-based HELIX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark J. Nieuwenhuijsen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ibon Tamayo-Uria</w:t>
+                <w:t xml:space="preserve">Lea Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Granum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP3971⟩</w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.e81-e92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2542-5196(19)30010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492187v2</w:t>
+                <w:t xml:space="preserve">inserm-03156531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life exposome and lung function in children in Europe: an analysis of data from the longitudinal, population-based HELIX cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Urban Exposome on Birth Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Nieuwenhuijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Maitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Berit Granum</w:t>
+                <w:t xml:space="preserve">Jose Urquiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibon Tamayo-Uria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.e81-e92. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (4), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2542-5196(19)30010-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/EHP3971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156531v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy exposure to atmospheric pollution and meteorological conditions and placental DNA methylation</w:t>
               </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Early Life Exposome (HELIX) study : a European population-based exposome cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lützen Portengen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chadeau-Hyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2246,64 +2246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (12), pp.124 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2757,51 +2757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;gens Saint-Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Agier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherta-Ballester" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2025.06.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bern&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac9b51" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philipponneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Romand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2021.111433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490184v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fossati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#225;rquez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Roumeliotaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5975" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo Uria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cadiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Bustamante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrusaityte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105622" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03176634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Oftedal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Bird" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Calafat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Ye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo-Uria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.11.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492187v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Urquiza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(19)30010-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Abraham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.05.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-G&#243;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0277-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP172" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0034-2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04370819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane AGIER" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Diggle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268812001926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neerinckx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110585109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;gens Saint-Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Agier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherta-Ballester" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2025.06.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bern&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac9b51" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philipponneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Romand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2021.111433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fossati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#225;rquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Roumeliotaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5975" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109492" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo Uria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cadiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Bustamante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrusaityte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105622" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03176634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Oftedal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Bird" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Calafat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Ye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo-Uria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.11.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(19)30010-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492187v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Urquiza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3971" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Abraham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.05.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-G&#243;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0277-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP172" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0034-2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04370819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane AGIER" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Diggle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268812001926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neerinckx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110585109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>