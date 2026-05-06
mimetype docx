--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -502,667 +502,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Life Environmental Exposures and Childhood Obesity: An Exposome-Wide Approach</w:t>
+                <w:t xml:space="preserve">Multiple environmental exposures in early-life and allergy-related outcomes in childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Vrijheid</w:t>
+                <w:t xml:space="preserve">Berit Granum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Fossati</w:t>
+                <w:t xml:space="preserve">Bente Oftedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Maitre</w:t>
+                <w:t xml:space="preserve">Valerie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Márquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theano Roumeliotaki</w:t>
+                <w:t xml:space="preserve">Philippa Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP5975⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.106038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166192v1</w:t>
+                <w:t xml:space="preserve">inserm-03176634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relying on repeated biospecimens to reduce the effects of classical-type exposure measurement error in studies linking the exposome to health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Agier</w:t>
+                <w:t xml:space="preserve">Early-Life Environmental Exposures and Childhood Obesity: An Exposome-Wide Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Vrijheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Slama</w:t>
+                <w:t xml:space="preserve">Serena Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Basagaña</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theano Roumeliotaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109492⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (6), pp.067009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP5975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490184v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between the pregnancy exposome and fetal growth</w:t>
+                <w:t xml:space="preserve">Relying on repeated biospecimens to reduce the effects of classical-type exposure measurement error in studies linking the exposome to health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyaa017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, pp.109492 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303117v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using methylome data to inform exposome-health association studies: An application to the identification of environmental drivers of child body mass index</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between the pregnancy exposome and fetal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Andrusaityte</w:t>
+                <w:t xml:space="preserve">Carles Hernandez-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+                <w:t xml:space="preserve">Léa Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibon Tamayo Uria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105622⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (2), pp.572 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyaa017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380215v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple environmental exposures in early-life and allergy-related outcomes in childhood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using methylome data to inform exposome-health association studies: An application to the identification of environmental drivers of child body mass index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bente Oftedal</w:t>
+                <w:t xml:space="preserve">Solène Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariona Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippa Bird</w:t>
+                <w:t xml:space="preserve">Sandra Andrusaityte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 144, pp.106038. </w:t>
+              <w:t xml:space="preserve">, 2020, 138, pp.105622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03176634v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Validation of the Within-subject Biospecimens Pooling Approach to Minimize Exposure Misclassification in Biomarker-based Studies</w:t>
               </w:r>
@@ -1295,51 +1295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The early-life exposome: Description and patterns in six European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibon Tamayo-Uria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,77 +1442,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berit Granum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancet Planetary Health </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (2), pp.e81-e92. </w:t>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Early Life Exposome (HELIX) study : a European population-based exposome cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lützen Portengen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chadeau-Hyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2246,64 +2246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (12), pp.124 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2757,51 +2757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;gens Saint-Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Agier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherta-Ballester" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2025.06.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bern&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac9b51" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philipponneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Romand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2021.111433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fossati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#225;rquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Roumeliotaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5975" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109492" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo Uria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cadiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Bustamante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrusaityte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105622" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03176634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Oftedal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Bird" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Calafat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Ye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo-Uria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.11.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(19)30010-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492187v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Urquiza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3971" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Abraham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.05.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-G&#243;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0277-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP172" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0034-2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04370819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane AGIER" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Diggle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268812001926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neerinckx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110585109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;gens Saint-Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Agier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherta-Ballester" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2025.06.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bern&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac9b51" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philipponneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Romand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2021.111433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03176634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Oftedal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Bird" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fossati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#225;rquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Roumeliotaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109492" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo Uria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cadiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Bustamante" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrusaityte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Calafat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Ye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo-Uria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.11.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(19)30010-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492187v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Urquiza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3971" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Abraham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.05.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-G&#243;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0277-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP172" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0034-2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04370819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane AGIER" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Diggle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268812001926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neerinckx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110585109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>