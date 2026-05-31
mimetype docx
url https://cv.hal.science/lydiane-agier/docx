--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -1410,295 +1410,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03156746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life exposome and lung function in children in Europe: an analysis of data from the longitudinal, population-based HELIX cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Urban Exposome on Birth Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Nieuwenhuijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Berit Granum</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Urquiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibon Tamayo-Uria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2542-5196(19)30010-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (4), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP3971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03156531v1</w:t>
+                <w:t xml:space="preserve">hal-02492187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Urban Exposome on Birth Weight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early-life exposome and lung function in children in Europe: an analysis of data from the longitudinal, population-based HELIX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Basagana</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Urquiza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibon Tamayo-Uria</w:t>
+                <w:t xml:space="preserve">Lea Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Granum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (4), 14 p. </w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.e81-e92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/EHP3971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2542-5196(19)30010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492187v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy exposure to atmospheric pollution and meteorological conditions and placental DNA methylation</w:t>
               </w:r>
@@ -2757,51 +2757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;gens Saint-Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Agier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherta-Ballester" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2025.06.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bern&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac9b51" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philipponneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Romand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2021.111433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03176634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Oftedal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Bird" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fossati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#225;rquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Roumeliotaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109492" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo Uria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cadiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Bustamante" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrusaityte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Calafat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Ye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo-Uria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.11.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(19)30010-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492187v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Urquiza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3971" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Abraham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.05.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-G&#243;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0277-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP172" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0034-2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04370819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane AGIER" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Diggle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268812001926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neerinckx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110585109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;gens Saint-Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Agier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherta-Ballester" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2025.06.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bern&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac9b51" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philipponneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Romand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2021.111433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03176634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Oftedal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Bird" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fossati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#225;rquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Roumeliotaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109492" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo Uria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cadiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Bustamante" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrusaityte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Calafat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Ye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo-Uria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.11.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492187v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Urquiza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(19)30010-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Abraham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.05.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-G&#243;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0277-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP172" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0034-2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04370819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane AGIER" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Diggle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268812001926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neerinckx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110585109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>