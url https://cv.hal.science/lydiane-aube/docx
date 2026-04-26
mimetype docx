--- v0 (2026-03-07)
+++ v1 (2026-04-26)
@@ -210,520 +210,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of qualitative behaviour assessment for dairy cows at pasture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">K. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106489⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920457v1</w:t>
+                <w:t xml:space="preserve">hal-05264391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation approfondie du bien-être des bovins en unités expérimentales INRAE : le protocole Welfare Quality®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, spécial 03 NOV’AE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre au quotidien le bien-être de bovins en ferme expérimentale INRAE : utilisation de grilles d’observation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of qualitative behaviour assessment for dairy cows at pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Carbonnier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Leloup</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9261⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.106489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051456v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivre au quotidien le bien-être de bovins en ferme expérimentale INRAE : utilisation de grilles d’observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pelletier</w:t>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meunier</w:t>
+                <w:t xml:space="preserve">Annabelle Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Yves Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lardy</w:t>
+                <w:t xml:space="preserve">Loic Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.100107. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03, pp.76-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264391v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From data on gross activity to the characterization of animal behaviour: which metrics for which purposes?</w:t>
               </w:r>
@@ -843,103 +843,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Rethinking environmental enrichment as providing opportunities to acquire information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lesimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (9), pp.101251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -986,51 +986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1107,103 +1107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the human–animal relationship in cows by avoidance distance at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mollaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 265, pp.105999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1231,51 +1231,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective role of wallowing against heat stress in gestating and lactating sows housed outdoors</w:t>
+                <w:t xml:space="preserve">To wallow or nurse: Sows housed outdoors have distinctive approaches to thermoregulation in gestation and lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
@@ -1306,484 +1306,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 254, pp.113898. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.105575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477827v1</w:t>
+                <w:t xml:space="preserve">hal-04477830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of farrowing hut design on maternal and thermoregulatory behaviour in outdoor housed sows and piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Conrad</w:t>
+                <w:t xml:space="preserve">The protective role of wallowing against heat stress in gestating and lactating sows housed outdoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Conte</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Haley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105616⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 254, pp.113898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477818v1</w:t>
+                <w:t xml:space="preserve">hal-04477827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Assessment of dairy cow welfare at pasture: measures available, gaps to address, and pathways to development of ad-hoc protocols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">Effects of farrowing hut design on maternal and thermoregulatory behaviour in outdoor housed sows and piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Heuchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100597⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 251, pp.105616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03786322v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To wallow or nurse: Sows housed outdoors have distinctive approaches to thermoregulation in gestation and lactation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Review: Assessment of dairy cow welfare at pasture: measures available, gaps to address, and pathways to development of ad-hoc protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 248, pp.105575. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04477830v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging behaviour of gestating sows on pasture and damages to vegetation cover are influenced by restriction of concentrate feed</w:t>
               </w:r>
@@ -1899,51 +1899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction and type of forage influence performance and behaviour of outdoor gestating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2176,64 +2176,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2275,51 +2275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sows’ preferences for different forage mixtures offered as fresh or dry forage in relation to botanical and chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2409,51 +2409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sows prefer forages conserved as haylage over hay and fresh forage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,278 +2654,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right-nostril use during sniffing at arousing stimuli produces higher cardiac activity in jumper horses</w:t>
+                <w:t xml:space="preserve">Can Population-Level Laterality Stem from Social Pressures? Evidence from Cheek Kissing in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Siniscalchi</w:t>
+                <w:t xml:space="preserve">Amandine Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Padalino</w:t>
+                <w:t xml:space="preserve">Pauline Pimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Quaranta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Océane Perrocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laterality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1357650X.2015.1005629⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0124477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154231v1</w:t>
+                <w:t xml:space="preserve">hal-01191564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Population-Level Laterality Stem from Social Pressures? Evidence from Cheek Kissing in Humans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Right-nostril use during sniffing at arousing stimuli produces higher cardiac activity in jumper horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Pimbert</w:t>
+                <w:t xml:space="preserve">Marcello Siniscalchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Padalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angelo Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0124477. </w:t>
+              <w:t xml:space="preserve">Laterality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.483--500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1357650X.2015.1005629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191564v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a GnRH administration on testosterone profile, libido and semen parameters of dromedary camel bulls</w:t>
               </w:r>
@@ -2937,51 +2937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Padalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,51 +3045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could dromedary camels develop stereotypy? The first description of stereotypical behaviour in housed male dromedary camels and how it is affected by different management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Padalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different management systems on rutting behavior and behavioral repertoire of housed Maghrebi male camels (Camelus dromedarius).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Padalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er séminaire des infrastructures de recherche Emerg'In &amp; Liph4SAS: Le numérique au service de la santé, du bien être animal et des 3R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, May 2024, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3690,77 +3690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design of daily observation grids for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,57 +3809,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enrichissement de l’environnement des animaux d’élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enrichissement de l'environnement : Une question d'information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,120 +3867,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Lesimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT BATICE &amp; ONE WELFARE - Le bâtiment d'élevage, point de rencontre entre l'homme et l’animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée RECABEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RECABE, Oct 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574070v1</w:t>
+                <w:t xml:space="preserve">hal-04775174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement de l'environnement : Une question d'information ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’enrichissement de l’environnement des animaux d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,146 +3988,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Lesimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée RECABEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RECABE, Oct 2024, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Colloque RMT BATICE &amp; ONE WELFARE - Le bâtiment d'élevage, point de rencontre entre l'homme et l’animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775174v1</w:t>
+                <w:t xml:space="preserve">hal-04574070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a protocol to assess the welfare of dairy cows at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4176,277 +4176,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of measures to assess cow welfare at pasture</w:t>
+                <w:t xml:space="preserve">Développement d’un protocole d’évaluation du bien-être des vaches laitières au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Veterinary Congress of Behavioural Medicine and Animal Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Palma, Spain</w:t>
+              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500991v1</w:t>
+                <w:t xml:space="preserve">hal-03706348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un protocole d’évaluation du bien-être des vaches laitières au pâturage</w:t>
+                <w:t xml:space="preserve">Validation of measures to assess cow welfare at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.74</w:t>
+              <w:t xml:space="preserve">4th European Veterinary Congress of Behavioural Medicine and Animal Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Palma, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706348v1</w:t>
+                <w:t xml:space="preserve">hal-05500991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la restriction en aliment concentré sur le comportement des truies gestantes au pâturage et sur la détérioration du couvert végétal</w:t>
               </w:r>
@@ -4598,77 +4598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of qualitative behavior assessment for dairy cows at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4706,64 +4706,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un protocole d’évaluation du bien-être des vaches laitières au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4831,64 +4831,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of behavioural welfare measures for grazing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,64 +4975,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal : une cause perdue sans les éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,702 +5122,702 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic factsheet - Thermal comfort in ruminants and equines</w:t>
+                <w:t xml:space="preserve">Indicator factsheet - Thermal comfort in ruminants and equines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EURCAW Ruminants &amp; Equines. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497744v1</w:t>
+                <w:t xml:space="preserve">hal-05497698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicator factsheet - Thermal comfort in ruminants and equines</w:t>
+                <w:t xml:space="preserve">Thematic factsheet - Thermal comfort in ruminants and equines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EURCAW Ruminants &amp; Equines. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497698v1</w:t>
+                <w:t xml:space="preserve">hal-05497744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic factsheet - Pasture access in ruminants and equines</w:t>
+                <w:t xml:space="preserve">Thematic factsheet - Quality of care in ruminant and equine farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EURCAW Ruminants &amp; Equines. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497716v1</w:t>
+                <w:t xml:space="preserve">hal-05497644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic factsheet - Group housing of calves</w:t>
+                <w:t xml:space="preserve">Indicator factsheet - Group housing of calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EURCAW Ruminants &amp; Equines. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497692v1</w:t>
+                <w:t xml:space="preserve">hal-05497681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicator factsheet - Pasture access in ruminants and equines</w:t>
+                <w:t xml:space="preserve">Thematic factsheet - Pasture access in ruminants and equines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EURCAW Ruminants &amp; Equines. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497718v1</w:t>
+                <w:t xml:space="preserve">hal-05497716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicator factsheet - Group housing of calves</w:t>
+                <w:t xml:space="preserve">Thematic factsheet - Group housing of calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EURCAW Ruminants &amp; Equines. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497681v1</w:t>
+                <w:t xml:space="preserve">hal-05497692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review - Restricted access to pasture and inadequate grazing in ruminants and equines</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2025</w:t>
+                <w:t xml:space="preserve">Indicator factsheet - Pasture access in ruminants and equines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EURCAW Ruminants &amp; Equines. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175373v1</w:t>
+                <w:t xml:space="preserve">hal-05497718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic factsheet - Quality of care in ruminant and equine farming</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">EURCAW Ruminants &amp; Equines. 2025</w:t>
+                <w:t xml:space="preserve">Review - Restricted access to pasture and inadequate grazing in ruminants and equines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Canali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05497644v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5972,51 +5972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111152" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106489" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bachelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Leloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Dixhoorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraad van Zyl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi de Mol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop van der Werf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesimple" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mollaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Haley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bergeron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113898" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Conrad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heuchan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105616" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100597" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;au" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Tremblay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lauzier-Hudon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245784" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calmels" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000958" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.08.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01401459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12966/abc.05.08.2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Siniscalchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Padalino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Quaranta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2015.1005629" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pimbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Perrocheau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01193162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Monaco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fatnassi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089093" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01068726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-014-0577-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Weyers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497681v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fusi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Bernardo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Canali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111152" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106489" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bachelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carbonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Leloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Dixhoorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraad van Zyl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi de Mol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop van der Werf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesimple" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mollaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Haley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bergeron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Conrad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heuchan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105616" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100597" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;au" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Tremblay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lauzier-Hudon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245784" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calmels" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000958" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.08.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01401459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12966/abc.05.08.2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pimbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Perrocheau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124477" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Siniscalchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Padalino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Quaranta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2015.1005629" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01193162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Monaco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fatnassi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089093" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01068726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-014-0577-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Weyers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574070v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497744v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fusi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Bernardo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Canali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>