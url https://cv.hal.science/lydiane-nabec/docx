--- v1 (2026-03-29)
+++ v2 (2026-05-06)
@@ -923,265 +923,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03665629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitimacy of Front-of-Pack Nutrition Labels: Controversy Over the Deployment of the Nutri-Score in Italy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of the SPUR tool: a profiling instrument for patient treatment behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selam Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dolgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Rebibo Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.6127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41687-022-00470-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921107v1</w:t>
+                <w:t xml:space="preserve">halshs-03689578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the SPUR tool: a profiling instrument for patient treatment behavior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legitimacy of Front-of-Pack Nutrition Labels: Controversy Over the Deployment of the Nutri-Score in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.61. </w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.2574-2587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41687-022-00470-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.6127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03689578v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du Nutri-Score en France sur le consentement-à-payer des consommateurs à faible revenu</w:t>
               </w:r>
@@ -2483,277 +2483,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir le risque de non-observance thérapeutique chez les jeunes adultes: les apports de la théorie de la motivation à se protéger</w:t>
+                <w:t xml:space="preserve">Conception d’un Centre d’Expérimentation Pédagogique pour faciliter les échanges et la diffusion de l’innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentine Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8è Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur 2022 - (S')engager et pouvoir (d')agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la rochelle universtié, Jan 2022, la Rochelle, France. pp.268-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05013956v1</w:t>
+                <w:t xml:space="preserve">hal-04185416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un Centre d’Expérimentation Pédagogique pour faciliter les échanges et la diffusion de l’innovation pédagogique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévenir le risque de non-observance thérapeutique chez les jeunes adultes: les apports de la théorie de la motivation à se protéger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bouquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dolgin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur 2022 - (S')engager et pouvoir (d')agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la rochelle universtié, Jan 2022, la Rochelle, France. pp.268-279</w:t>
+              <w:t xml:space="preserve">8è Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185416v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05013956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l'innovation pédagogique via la création d'une Chaire de recherche-action dédiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention du risque de non-observance médicamenteuse: vers une échelle de mesure de l'intention des patients d'observer le traitement prescrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,139 +3432,253 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marketing: Le marketing au service de la décarbonation des marchés (Management décarboné)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS. EMS, 2026, ‎ 978-2386302596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protection des consommateurs : les nouveaux enjeux du consumérisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 217 p., 2016, Versus (Cormelles-le-Royal), ISSN 2270-695X, Eric Rémy, 978-2-84769-847-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3574,133 +3688,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenter la perception du risque pour motiver le changement de comportement, une stratégie à utiliser avec précaution en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux formats d’étiquetage nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3729,73 +3843,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection du consommateur. Les nouveaux enjeux du consumérisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs de la protection des consommateurs et la légitimité des associations de consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3818,74 +3932,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Roux; Lydiane Nabec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection des consommateurs : les nouveaux enjeux du consumérisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-75, 2016, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-84769-847-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3895,117 +4009,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing souffre d’une image négative auprès d’un tiers des Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Decrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4015,91 +4129,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du conseil scientifique de l’affichage environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,73 +4225,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Expérimentation nationale pilotée par le Ministère de la Transition Écologique, le Ministère de l'Agriculture et de l'Alimentation, le Ministère de l'Économie, des Finances et de la Relance et l’ADEME. 2023, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affichage environnemental des produits alimentaires. Rapport du conseil scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4229,187 +4343,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Expérimentation nationale pilotée par le Ministère de la Transition Écologique, le Ministère de l'Agriculture et de l'Alimentation, le Ministère de l'Économie, des Finances et de la Relance et l’ADEME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à « l’analyse de la pertinence en matière de nutrition de systèmes d’information nutritionnelle destinés au consommateur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2016-SA-0017, Anses. 2017, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4477,51 +4591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69CF9126"/>
+    <w:nsid w:val="DA4F3C4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4708,51 +4822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydiane-nabec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4723-5689" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques-Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-023-01065-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Serafini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dolgin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kombargi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnould" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vilcot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S354705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03921107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6127" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tugaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Shah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rebibo Seror" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-022-00470-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.69.88" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718756553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716685522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116667346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117738706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.63.77" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.070.59.74" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.038.0014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013956v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/397-protection-des-consommateurs.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydiane-nabec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4723-5689" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques-Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-023-01065-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Serafini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dolgin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kombargi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnould" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vilcot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S354705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tugaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Shah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rebibo Seror" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-022-00470-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03921107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.69.88" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718756553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716685522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116667346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117738706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.63.77" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.070.59.74" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.038.0014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/397-protection-des-consommateurs.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676930v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>