--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -923,265 +923,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03665629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the SPUR tool: a profiling instrument for patient treatment behavior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legitimacy of Front-of-Pack Nutrition Labels: Controversy Over the Deployment of the Nutri-Score in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41687-022-00470-x⟩</w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.2574-2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.6127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03689578v1</w:t>
+                <w:t xml:space="preserve">hal-03921107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitimacy of Front-of-Pack Nutrition Labels: Controversy Over the Deployment of the Nutri-Score in Italy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of the SPUR tool: a profiling instrument for patient treatment behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selam Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dolgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Rebibo Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (11), pp.2574-2587. </w:t>
+              <w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.6127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41687-022-00470-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921107v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du Nutri-Score en France sur le consentement-à-payer des consommateurs à faible revenu</w:t>
               </w:r>
@@ -4591,51 +4591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA4F3C4C"/>
+    <w:nsid w:val="5C0A5EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4822,51 +4822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydiane-nabec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4723-5689" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques-Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-023-01065-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Serafini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dolgin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kombargi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnould" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vilcot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S354705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tugaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Shah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rebibo Seror" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-022-00470-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03921107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.69.88" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718756553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716685522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116667346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117738706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.63.77" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.070.59.74" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.038.0014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/397-protection-des-consommateurs.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676930v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydiane-nabec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4723-5689" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques-Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-023-01065-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Serafini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dolgin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kombargi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnould" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vilcot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S354705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03921107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6127" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tugaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Shah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rebibo Seror" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-022-00470-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.69.88" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718756553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716685522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116667346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117738706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.63.77" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.070.59.74" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.038.0014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/397-protection-des-consommateurs.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676930v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>