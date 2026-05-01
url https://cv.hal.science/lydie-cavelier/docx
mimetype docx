--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -581,165 +581,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hiatus de diane dans la trilogie de Sophie Loizeau</w:t>
+                <w:t xml:space="preserve">Entretien autour d’un cahier double. A Notebook of Clouds by Pierre Chappuis / A Notebook of Ridges by John Taylor (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Cavelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+              <w:t xml:space="preserve">Nu(e)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Poésie antique/poésie contemporaine : face à face, affleurement, empreinte</w:t>
+              <w:t xml:space="preserve">, 2023, 80, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320031v1</w:t>
+                <w:t xml:space="preserve">hal-04320020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien autour d’un cahier double. A Notebook of Clouds by Pierre Chappuis / A Notebook of Ridges by John Taylor (2019)</w:t>
+                <w:t xml:space="preserve">Les hiatus de diane dans la trilogie de Sophie Loizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Cavelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nu(e)</w:t>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 80, pp.13-21</w:t>
+              <w:t xml:space="preserve">, A paraître, Poésie antique/poésie contemporaine : face à face, affleurement, empreinte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320020v1</w:t>
+                <w:t xml:space="preserve">hal-04320031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Ma femme ô mon tombeau (1969) à La nuit moins profonde (2021)</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E73A2E94"/>
+    <w:nsid w:val="4A3EB3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1763,51 +1763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9CBDEF8D"/>
+    <w:nsid w:val="8DD946F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1911,51 +1911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35A0E8D5"/>
+    <w:nsid w:val="B2A8A5EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2059,51 +2059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A50BA8E"/>
+    <w:nsid w:val="67F31B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2207,51 +2207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E30FFE68"/>
+    <w:nsid w:val="CE4E7A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2355,51 +2355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A4FE04C1"/>
+    <w:nsid w:val="9B4E10FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2503,51 +2503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E628953D"/>
+    <w:nsid w:val="F2C3D9CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poesibao.fr/wp-content/uploads/2023/04/NUe80CHAPPUIS_3avril-nuance.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poesieromande.lyricalvalley.org/2021/01/11/pierre-chappuis-1930-2020/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320023v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cavelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dourguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dupuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03624229v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poesibao.fr/wp-content/uploads/2023/04/NUe80CHAPPUIS_3avril-nuance.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poesieromande.lyricalvalley.org/2021/01/11/pierre-chappuis-1930-2020/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320023v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cavelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dourguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dupuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03624229v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>