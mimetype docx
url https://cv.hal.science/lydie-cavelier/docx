--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -581,165 +581,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien autour d’un cahier double. A Notebook of Clouds by Pierre Chappuis / A Notebook of Ridges by John Taylor (2019)</w:t>
+                <w:t xml:space="preserve">Les hiatus de diane dans la trilogie de Sophie Loizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Cavelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nu(e)</w:t>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 80, pp.13-21</w:t>
+              <w:t xml:space="preserve">, A paraître, Poésie antique/poésie contemporaine : face à face, affleurement, empreinte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320020v1</w:t>
+                <w:t xml:space="preserve">hal-04320031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hiatus de diane dans la trilogie de Sophie Loizeau</w:t>
+                <w:t xml:space="preserve">Entretien autour d’un cahier double. A Notebook of Clouds by Pierre Chappuis / A Notebook of Ridges by John Taylor (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Cavelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+              <w:t xml:space="preserve">Nu(e)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Poésie antique/poésie contemporaine : face à face, affleurement, empreinte</w:t>
+              <w:t xml:space="preserve">, 2023, 80, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320031v1</w:t>
+                <w:t xml:space="preserve">hal-04320020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Ma femme ô mon tombeau (1969) à La nuit moins profonde (2021)</w:t>
               </w:r>
@@ -889,234 +889,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risées et brisées poétiques dans les Feuilles de route de Blaise Cendrars</w:t>
+                <w:t xml:space="preserve">Les toiles forestières d’Hélène Dorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Cavelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Permettez-moi de rire !” : Les formes du comique dans l’œuvre de Blaise Cendrars</w:t>
+              <w:t xml:space="preserve">L'arbre, le buisson, la toile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Joao DA ROCHA; Manon JULIAN; Bastien MOUCHET, Jun 2023, Lyon (Université Lumière Lyon 2), France</w:t>
+              <w:t xml:space="preserve">, Cathreine Grall, Nov 2023, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320041v1</w:t>
+                <w:t xml:space="preserve">hal-04320036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les toiles forestières d’Hélène Dorion</w:t>
+                <w:t xml:space="preserve">« Poétiques de la poussière, expériences des frontières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Cavelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'arbre, le buisson, la toile</w:t>
+              <w:t xml:space="preserve">Poétiques de la poussière, expériences des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cathreine Grall, Nov 2023, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">, Cécile Borchard; Anne Gourio, Oct 2023, Caen (IMEC, Abbaye d'Ardenne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320036v1</w:t>
+                <w:t xml:space="preserve">hal-04320034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Poétiques de la poussière, expériences des frontières »</w:t>
+                <w:t xml:space="preserve">Risées et brisées poétiques dans les Feuilles de route de Blaise Cendrars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Cavelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétiques de la poussière, expériences des frontières</w:t>
+              <w:t xml:space="preserve">“Permettez-moi de rire !” : Les formes du comique dans l’œuvre de Blaise Cendrars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cécile Borchard; Anne Gourio, Oct 2023, Caen (IMEC, Abbaye d'Ardenne), France</w:t>
+              <w:t xml:space="preserve">, Joao DA ROCHA; Manon JULIAN; Bastien MOUCHET, Jun 2023, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320034v1</w:t>
+                <w:t xml:space="preserve">hal-04320041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chappuis et l’espace du poème : créer un appel d’air</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A3EB3D1"/>
+    <w:nsid w:val="194B704D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1763,51 +1763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8DD946F3"/>
+    <w:nsid w:val="220B8513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1911,51 +1911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B2A8A5EA"/>
+    <w:nsid w:val="7993082D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2059,51 +2059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67F31B49"/>
+    <w:nsid w:val="7CFC778A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2207,51 +2207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CE4E7A62"/>
+    <w:nsid w:val="D48FABA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2355,51 +2355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9B4E10FE"/>
+    <w:nsid w:val="B479B71D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2503,51 +2503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F2C3D9CB"/>
+    <w:nsid w:val="A301FEFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poesibao.fr/wp-content/uploads/2023/04/NUe80CHAPPUIS_3avril-nuance.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poesieromande.lyricalvalley.org/2021/01/11/pierre-chappuis-1930-2020/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320023v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cavelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dourguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dupuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03624229v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poesibao.fr/wp-content/uploads/2023/04/NUe80CHAPPUIS_3avril-nuance.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poesieromande.lyricalvalley.org/2021/01/11/pierre-chappuis-1930-2020/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320023v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cavelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dourguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dupuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03624229v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>