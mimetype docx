--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -723,299 +723,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+                <w:t xml:space="preserve">Induction of ATF4-Regulated Atrogenes Is Uncoupled from Muscle Atrophy during Disuse in Halofuginone-Treated Mice and in Hibernating Brown Bears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Mehdi M. Djelloul-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24010621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895796v1</w:t>
+                <w:t xml:space="preserve">hal-04178468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of ATF4-Regulated Atrogenes Is Uncoupled from Muscle Atrophy during Disuse in Halofuginone-Treated Mice and in Hibernating Brown Bears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cussonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Deval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghita Chaouki</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi M. Djelloul-Mazouz</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.621. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24010621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04178468v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the eIF2α-ATF4 Pathway by Chronic Paracetamol Treatment Is Prevented by Dietary Supplementation with Cysteine</w:t>
               </w:r>
@@ -1282,51 +1282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated oscillospira bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,295 +1665,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ubiquitin Ligases at the Heart of Skeletal Muscle Atrophy Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Peris-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Boyer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10081873⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26020407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314541v1</w:t>
+                <w:t xml:space="preserve">hal-03182261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitin Ligases at the Heart of Skeletal Muscle Atrophy Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Polge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (2), pp.407. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26020407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10081873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03182261v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
               </w:r>
@@ -2077,90 +2077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific shifts in the endocannabinoid system in hibernating brown bears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2211,51 +2211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitophagy and mitochondria biogenesis are differentially induced in rat skeletal muscles during immobilization and/or remobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,51 +2339,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intensity interval training promotes total and visceral fat mass loss in obese Zucker rats without modulating gut microbiota</w:t>
+                <w:t xml:space="preserve">Preventive Effect of Spontaneous Physical Activity on the Gut-Adipose Tissue in a Mouse Model That Mimics Crohn’s Disease Susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vazeille</w:t>
@@ -2397,1175 +2397,1175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214660⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8010033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102973v1</w:t>
+                <w:t xml:space="preserve">hal-01982430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4E-BP1 and 4E-BP2 double knockout mice are protected from aging-associated sarcopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (3), pp.696-709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcsm.12412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in patients with end‐stage renal disease or early‐stage lung cancer: common mechanisms at work</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Polge</w:t>
+                <w:t xml:space="preserve">High intensity interval training promotes total and visceral fat mass loss in obese Zucker rats without modulating gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12376⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167448v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-specific oxidative stress modulation by exercise: A comparison between MICT and HIIT in an obese rat model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle wasting in patients with end‐stage renal disease or early‐stage lung cancer: common mechanisms at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Groussard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sirvent</w:t>
+                <w:t xml:space="preserve">Anaïs Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/1965364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.323-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266297v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium transport and homeostasis-related gene expression in skeletal muscle of young and old adults: analysis of the transcriptomic data from the PROOF cohort Study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Polge</w:t>
+                <w:t xml:space="preserve">Tissue-specific oxidative stress modulation by exercise: A comparison between MICT and HIIT in an obese rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mrh.2019.0458⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/1965364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520159v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive Effect of Spontaneous Physical Activity on the Gut-Adipose Tissue in a Mouse Model That Mimics Crohn’s Disease Susceptibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Bonnet</w:t>
+                <w:t xml:space="preserve">Magnesium transport and homeostasis-related gene expression in skeletal muscle of young and old adults: analysis of the transcriptomic data from the PROOF cohort Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.33. </w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.72-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8010033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/mrh.2019.0458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982430v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 network requires stabilization of MuRF1-E2 complexes by telethonin, a newly identified substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment (vol 7, 214, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Armani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hauvette</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12249⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells7120242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730002v1</w:t>
+                <w:t xml:space="preserve">hal-02622197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 network requires stabilization of MuRF1-E2 complexes by telethonin, a newly identified substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hauvette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.129-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells7110214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958290v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment (vol 7, 214, 2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Armani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 7 (12), </w:t>
+              <w:t xml:space="preserve">, 2018, 7 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells7120242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells7110214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622197v1</w:t>
+                <w:t xml:space="preserve">hal-01958290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high-intensity interval training and moderate-intensity continuous training on glycaemic control and skeletal muscle mitochondrial function in db/db mice</w:t>
               </w:r>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda F Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.1-10. </w:t>
@@ -3819,77 +3819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upregulation of MuRF1 and MAFbx participates to muscle wasting upon gentamicin-induced acute kidney injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,77 +4078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBE2D2 is not involved in MuRF1-dependent muscle wasting during hindlimb suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Koulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4212,90 +4212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4346,90 +4346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBE2B is implicated in myofibrillar protein loss in catabolic C2C12 myotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Leulmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4620,295 +4620,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle lipid content and oxidative activity in relation to muscle fiber type in aging and metabolic syndrome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The delayed recovery of the remobilized rat tibialis anterior muscle reflects a defect in proliferative and terminal differentiation that impairs early regenerative processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+                <w:t xml:space="preserve">Lamia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Barboiron</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glu086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812812v1</w:t>
+                <w:t xml:space="preserve">hal-01901485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The delayed recovery of the remobilized rat tibialis anterior muscle reflects a defect in proliferative and terminal differentiation that impairs early regenerative processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skeletal muscle lipid content and oxidative activity in relation to muscle fiber type in aging and metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Slimani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Polge</w:t>
+                <w:t xml:space="preserve">Christiane Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.73-83. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (5), pp.566-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glu086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901485v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptosis in capillary endothelial cells in ageing skeletal muscle</w:t>
               </w:r>
@@ -5156,295 +5156,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrarily to whey and high protein diets, dietary free leucine supplementation cannot reverse the lack of recovery of muscle mass after prolonged immobilization during ageing</w:t>
+                <w:t xml:space="preserve">A dietary supplementation with leucine and antioxidants is capable to accelerate muscle mass recovery after immobilization in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugues Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Oberli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2011.226266⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056775v1</w:t>
+                <w:t xml:space="preserve">hal-01189911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dietary supplementation with leucine and antioxidants is capable to accelerate muscle mass recovery after immobilization in adult rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Contrarily to whey and high protein diets, dietary free leucine supplementation cannot reverse the lack of recovery of muscle mass after prolonged immobilization during ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Breuillé</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (11), 15 p. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 590 (8), pp.2035-2049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2011.226266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189911v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey Proteins Are More Efficient than Casein in the Recovery of Muscle Functional Properties following a Casting Induced Muscle Atrophy</w:t>
               </w:r>
@@ -5564,90 +5564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral hindlimb casting induced a delayed generalized muscle atrophy during rehabilitation that is prevented by a whey or a high protein diet but not a free leucine-enriched diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5711,77 +5711,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin treatment prevents increased proteasome and apoptosome activities in rat skeletal muscle after immobilization and improves subsequent recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5844,51 +5844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The worsening of tibialis anterior muscle atrophy during recovery post-immobilization correlates with enhanced connective tissue area, proteolysis, and apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6124,90 +6124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of muscle recovery after immobilization in old rats does not result from a defect in normalization of the ubiquitin-proteasome and the caspase-dependent apoptotic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6258,51 +6258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle actin is polyubiquitinylated in vitro and in vivo and targeted for breakdown by the E3 ligase MuRF1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6310,51 +6310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ventadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (11), pp.3790-3802. </w:t>
@@ -6711,51 +6711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7079,445 +7079,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysosomal and proteasome-dependent proteolysis are differentially regulated by insulin and/or amino acids following feeding in young, mature and old rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of low grade inflammation restores blunting of postprandial muscle anabolism and limits sarcopenia in old rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Prod'Homme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michelle M. Balage</w:t>
+                <w:t xml:space="preserve">Isabelle Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.05.017⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 587 (22), pp.5483-5492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2009.178319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667009v1</w:t>
+                <w:t xml:space="preserve">hal-01867976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle proteolysis in aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Lysosomal and proteasome-dependent proteolysis are differentially regulated by insulin and/or amino acids following feeding in young, mature and old rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle M. Balage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0b013e32831b9c31⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (8), pp.570-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661511v1</w:t>
+                <w:t xml:space="preserve">hal-02667009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of low grade inflammation restores blunting of postprandial muscle anabolism and limits sarcopenia in old rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Bos</w:t>
+                <w:t xml:space="preserve">Skeletal muscle proteolysis in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 587 (22), pp.5483-5492. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (1), pp.37-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2009.178319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0b013e32831b9c31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01867976v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure support ventilation attenuates ventilator-induced protein modifications in the diaphragm</w:t>
               </w:r>
@@ -7663,51 +7663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Codran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7765,981 +7765,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of low-grade inflammation in old rats does not worsen skeletal muscle loss under an endotoxemic and dietary stress</w:t>
+                <w:t xml:space="preserve">Involvement of the calcium-dependent proteolytic system in skeletal muscle aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mayot</w:t>
+                <w:t xml:space="preserve">Elise Dargelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Vidal</w:t>
+                <w:t xml:space="preserve">Cédric Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Blum</w:t>
+                <w:t xml:space="preserve">Abdessatar Hadj-Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 42 (12), pp.1167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2007.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 42 (11), pp.1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2007.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499029v1</w:t>
+                <w:t xml:space="preserve">hal-00499027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the calcium-dependent proteolytic system in skeletal muscle aging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myostatin gene deletion prevents glucocorticoid-induced muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Brulé</w:t>
+                <w:t xml:space="preserve">Hélène Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schakman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dulong</w:t>
+                <w:t xml:space="preserve">Pascale Lause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Grobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148 (1), pp.452-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2006-0539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655253v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does long-term intermittent treatment with glutamine improve the well-being of fed and fasted very old rats?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Beaufrère</w:t>
+                <w:t xml:space="preserve">Involvement of the calcium-dependent proteolytic system in skeletal muscle aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dargelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessatar Hadj-Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (11), pp.1088-1098</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668643v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ornithine α-ketoglutarate on protein metabolism in Yoshida sarcoma-bearing rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presence of low-grade inflammation in old rats does not worsen skeletal muscle loss under an endotoxemic and dietary stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Segaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luc Cynober</w:t>
+                <w:t xml:space="preserve">Stephanie Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2007.05.001⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (12), pp.1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2007.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658905v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method of purification of proteasome substrates reveals polyubiquitination of 20 S proteasome subunits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Does long-term intermittent treatment with glutamine improve the well-being of fed and fasted very old rats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meynial-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M610005200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (6), pp.456-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0148607107031006456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662552v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the calcium-dependent proteolytic system in skeletal muscle aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Brulé</w:t>
+                <w:t xml:space="preserve">Effects of ornithine α-ketoglutarate on protein metabolism in Yoshida sarcoma-bearing rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dulong</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Cynober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2007.08.009⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (5), pp.624-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2007.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499027v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin gene deletion prevents glucocorticoid-induced muscle atrophy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schakman</w:t>
+                <w:t xml:space="preserve">A new method of purification of proteasome substrates reveals polyubiquitination of 20 S proteasome subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ventadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon S. Wing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Grobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 148 (1), pp.452-460. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (8), pp.5302-5309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2006-0539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M610005200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663067v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucine in ageing-associated sarcopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8960,1855 +8960,1855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of skeletal muscle proteolysis by amino acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tassa</w:t>
+                <w:t xml:space="preserve">The ubiquitin-proteasome pathway : Limitations and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ventadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15 (1), pp.18-22</w:t>
+              <w:t xml:space="preserve">Journal of Supportive Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (3), pp.221-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679883v1</w:t>
+                <w:t xml:space="preserve">hal-02675020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered responses in skeletal muscle protein turnover during aging in anabolic and catabolic periods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A leucine-supplemented diet restores the defective postprandial inhibition of proteasome-dependent proteolysis in aged rat skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2005.04.009⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 569 (2), pp.489 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2005.098004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02681313v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysosomal proteolysis in skeletal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ubiquitin–proteasome system and skeletal muscle wasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ventadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Codran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Essays in Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41, pp.173-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681176v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USP19 is a ubiquitin-specific protease regulated in rat skeletal muscle during catabolic states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of skeletal muscle proteolysis by amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vickie Baracos</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (1), pp.18-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680332v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitin-proteasome-dependent proteolytic activity remains elevated after zymosan-induced sepsis in rats while muscle mass recovers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Wagenmakers</w:t>
+                <w:t xml:space="preserve">Altered responses in skeletal muscle protein turnover during aging in anabolic and catabolic periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maarten Drost</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 37 (10), pp.2217-2225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2005.05.002⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 37 (10), pp.1962-1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2005.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683344v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk casein-based diet containing TGF-beta controls the inflammatory reaction in the HLA-B27 transgenic rat model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Faure</w:t>
+                <w:t xml:space="preserve">Lysosomal proteolysis in skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (10), pp.2098-2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2005.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678451v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A leucine-supplemented diet restores the defective postprandial inhibition of proteasome-dependent proteolysis in aged rat skeletal muscle</w:t>
+                <w:t xml:space="preserve">USP19 is a ubiquitin-specific protease regulated in rat skeletal muscle during catabolic states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bechet</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olasunkanmi A. J. Adegoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vickie Baracos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2005.098004⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 288 (4), pp.E693-E700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00281.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919668v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ubiquitin–proteasome system and skeletal muscle wasting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+                <w:t xml:space="preserve">Ubiquitin-proteasome-dependent proteolytic activity remains elevated after zymosan-induced sepsis in rats while muscle mass recovers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Minnaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Wagenmakers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essays in Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (10), pp.2217-2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2005.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682734v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ubiquitin-proteasome pathway : Limitations and opportunities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+                <w:t xml:space="preserve">Milk casein-based diet containing TGF-beta controls the inflammatory reaction in the HLA-B27 transgenic rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Schiffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun El Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supportive Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3 (3), pp.221-222</w:t>
+              <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (4, suppl.), pp.S141-S150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675020v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoids regulate mRNA levels for subunits of the 19 S regulatory complex of the 26 S proteasome in fast-twitch skeletal muscles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of ubiquitin-proteasome-dependent proteolysis in the remodelling of skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Samuels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bechet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 378 (1), pp.239-246</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 63 (2), pp.357-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672610v1</w:t>
+                <w:t xml:space="preserve">hal-02671878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of sulforaphane-induced cell cycle arrest and apoptosis in human colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (2), pp.198-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ubiquitin–proteasome-dependent proteolysis in the remodelling of skeletal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucocorticoids regulate mRNA levels for subunits of the 19 S regulatory complex of the 26 S proteasome in fast-twitch skeletal muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bechet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 378 (1), pp.239-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919672v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Sulforaphane-Induced Cell Cycle Arrest and Apoptosis in Human Colon Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of ubiquitin–proteasome-dependent proteolysis in the remodelling of skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Parnaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+                <w:t xml:space="preserve">Susan Samuels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1207/s15327914nc4802_10⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 63 (2), pp.357 - 361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/PAR2004358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342868v1</w:t>
+                <w:t xml:space="preserve">hal-01919672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ubiquitin-proteasome-dependent proteolysis in the remodelling of skeletal muscle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Mechanism of Sulforaphane-Induced Cell Cycle Arrest and Apoptosis in Human Colon Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Parnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Pouch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+                <w:t xml:space="preserve">Georges Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (2), pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1207/s15327914nc4802_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671878v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of genes in the lysosomal and ubiquitin-proteasome proteolytic pathways in calpain-3-deficient muscle</w:t>
               </w:r>
@@ -10820,51 +10820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10919,51 +10919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucine : A key amino acid in ageing-associated sarcopeniau?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11428,51 +11428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 62, pp.2771-2777</w:t>
@@ -11553,51 +11553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.2771-7</w:t>
@@ -11652,51 +11652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tilignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11745,881 +11745,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and hormonal control of protein breakdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential regulation of the lysosomal, Ca2+-dependent and ubiquitin/proteasome-dependent proteolytic pathways in fast-twitch and slow-twitch rat muscle following hyperinsulinaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Balage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 37, pp.S108-S111</w:t>
+              <w:t xml:space="preserve">Clinical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 101 (6), pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673084v1</w:t>
+                <w:t xml:space="preserve">hal-02673081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of proteolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional and hormonal control of protein breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 4, pp.45-49</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37, pp.S108-S111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670553v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of proteolysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mn Pouch</w:t>
+                <w:t xml:space="preserve">Regulation of proteolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.45-9</w:t>
+              <w:t xml:space="preserve">, 2001, 4, pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919692v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of cathepsin L as a differentially expressed message associated with skeletal muscle wasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+                <w:t xml:space="preserve">Regulation of proteolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mordier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mn Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 360 (1), pp.143-150</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.45-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679297v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of the lysosomal, Ca2+-dependent and ubiquitin/proteasome-dependent proteolytic pathways in fast-twitch and slow-twitch rat muscle following hyperinsulinaemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of cathepsin L as a differentially expressed message associated with skeletal muscle wasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Larbaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+                <w:t xml:space="preserve">Christiane Obled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 101 (6), pp.551-558</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 360 (1), pp.143-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673081v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures</w:t>
+                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lin</w:t>
+                <w:t xml:space="preserve">L. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Keriel</w:t>
+                <w:t xml:space="preserve">Anne Keriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Morales</w:t>
+                <w:t xml:space="preserve">C. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bedard</w:t>
+                <w:t xml:space="preserve">N Bedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-6578</w:t>
+              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695857v1</w:t>
+                <w:t xml:space="preserve">hal-01994377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures.</w:t>
+                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lin</w:t>
+                <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Keriel</w:t>
+                <w:t xml:space="preserve">A. Keriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morales</w:t>
+                <w:t xml:space="preserve">C.R. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bedard</w:t>
+                <w:t xml:space="preserve">N. Bedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-78</w:t>
+              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-6578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994377v1</w:t>
+                <w:t xml:space="preserve">hal-02695857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of the ubiquitin-proteasome pathway in cathexia : pentoxifylline suppresses the activation of 20S and 26S proteasomes in muscles from tumor-bearing rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12804,176 +12804,185 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitin-proteasome-dependent proteolysis in skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveline Aurousseau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">A. Kee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Larbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.153-165</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 38, pp.153-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:19980202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900148v1</w:t>
+                <w:t xml:space="preserve">hal-02695994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentoxifylline prevents the muscle wasting of tumour-bearing rats by suppressing the activation of 20S and 26S proteasomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13037,142 +13046,133 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitin-proteasome-dependent proteolysis in skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Larbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38, pp.153-165. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.153-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695994v1</w:t>
+                <w:t xml:space="preserve">hal-00900148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of subunits of the 19S complex and of the PA28 activator in rat skeletal muscle</w:t>
               </w:r>
@@ -13197,64 +13197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 24, pp.95-98. </w:t>
@@ -13343,51 +13343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Samuels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13615,51 +13615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 97 (7), pp.1610-1617</w:t>
@@ -13682,3495 +13682,3495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ATP-ubiquitin-dependent proteolysis in muscle wasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Attaix</w:t>
+                <w:t xml:space="preserve">Involvement of Ca2+- and ATP-ubiquitin-dependent proteases in increased skeletal muscle proteolysis in septic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Obled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 34 (6), pp.583-597</w:t>
+              <w:t xml:space="preserve">, 1994, 34 no.6, pp.639-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899681v1</w:t>
+                <w:t xml:space="preserve">hal-02703855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolytic pathways involved in muscular dystrophy in mdx, dy/dy and mdf mice: a preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Regulation of ATP-ubiquitin-dependent proteolysis in muscle wasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Temparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D Larbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E Aurousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Meynial-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 34 (6), pp.636-636</w:t>
+              <w:t xml:space="preserve">, 1994, 34 (6), pp.583-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899720v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ATP-ubiquitin-dependent proteolysis in muscle wasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Attaix</w:t>
+                <w:t xml:space="preserve">Proteolytic pathways involved in muscular dystrophy in mdx, dy/dy and mdf mice: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Meynial-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 34 (6), pp.583-597</w:t>
+              <w:t xml:space="preserve">, 1994, 34 (6), pp.636-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704315v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Ca2+- and ATP-ubiquintin-dependent proteases in increased skeletal muscle proteolysis in septic rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Voisin</w:t>
+                <w:t xml:space="preserve">Regulation of ATP-ubiquitin-dependent proteolysis in muscle wasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Aurousseau</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Temparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 34 (6), pp.639-640</w:t>
+              <w:t xml:space="preserve">, 1994, 34 (6), pp.583-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899724v1</w:t>
+                <w:t xml:space="preserve">hal-02704315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du métabolisme protéique musculaire lors d'un sepsis prolongé: rôle prépondérant de la protéolyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
+                <w:t xml:space="preserve">Involvement of Ca2+- and ATP-ubiquintin-dependent proteases in increased skeletal muscle proteolysis in septic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Pouyet</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Obled</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 8 (4), pp.7</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34 (6), pp.639-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705602v1</w:t>
+                <w:t xml:space="preserve">hal-00899724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Ca2+- and ATP-ubiquitin-dependent proteases in increased skeletal muscle proteolysis in septic rats</w:t>
+                <w:t xml:space="preserve">Régulation du métabolisme protéique musculaire lors d'un sepsis prolongé: rôle prépondérant de la protéolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 34 no.6, pp.639-640</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 8 (4), pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703855v1</w:t>
+                <w:t xml:space="preserve">hal-02705602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure predictions of MuRF1-UBE2 complexes identify amino acid residues governing interaction selectivity for each MuRF1-E2 pair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Deciphering the selective binding interfaces between the E3 ligase MuRF1 and its E2 enzyme partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Macheton</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition des Journées de la Société Française de Myologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Aix-les-Bains, France</w:t>
+              <w:t xml:space="preserve">XIII-ZOMES and 11th Proteasome joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422839v1</w:t>
+                <w:t xml:space="preserve">hal-05621200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human blood biomarkers of skeletal muscle atrophy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Structure predictions of MuRF1-UBE2 complexes identify amino acid residues governing interaction selectivity for each MuRF1-E2 pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Macheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Myologie 21ème Édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Myologie, Nov 2024, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">22ème édition des Journées de la Société Française de Myologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992128v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of ATF4-Regulated Atrogenes Is Uncoupled from Muscle Atrophy during Disuse in Halofuginone-Treated Mice and in Hibernating Brown Bears</w:t>
+                <w:t xml:space="preserve">Insights into the Transforming Growth Factor superfamily specific modulation: unravelling the impact of hibernating bear serum in primary human muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
+                <w:t xml:space="preserve">Richard Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bertile</w:t>
+                <w:t xml:space="preserve">Fourneaux Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourpe Charlène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geffroy Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology in Focus 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Newcastle upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">27th Journée de l'Ecole Doctorale SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674197v1</w:t>
+                <w:t xml:space="preserve">hal-04652506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative approaches for an in- depth quantitative analysis of the serum proteome of brown bears</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatin dynamics during hibernating in brown bear : Variation of H3K9 methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Arnemo</w:t>
+                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Kindberg</w:t>
+                <w:t xml:space="preserve">Chloé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cianferani</w:t>
+                <w:t xml:space="preserve">Christophe Tatout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline V. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Anaheim (CA), United States</w:t>
+              <w:t xml:space="preserve">Journée CIR3- Université Clermont Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIR3, Nov 2024, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437952v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuRF1 invalidation protects skeletal muscles from atrophy but alters liver metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Malige</w:t>
+                <w:t xml:space="preserve">Human blood biomarkers of skeletal muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Delabrise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third annual meeting of the ProteoCure COST Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Warsaw (POLAND), Poland</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Myologie 21ème Édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Myologie, Nov 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712592v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of histone methylation in brown bear tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandhilon</w:t>
+                <w:t xml:space="preserve">Induction of ATF4-Regulated Atrogenes Is Uncoupled from Muscle Atrophy during Disuse in Halofuginone-Treated Mice and in Hibernating Brown Bears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Pourpe</w:t>
+                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Desset</w:t>
+                <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Hibernation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Hibernation, Jul 2024, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Physiology in Focus 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728727v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Transforming Growth Factor superfamily specific modulation: unravelling the impact of the winter-hibernating bear serum in primary human muscle cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Richard</w:t>
+                <w:t xml:space="preserve">Innovative approaches for an in- depth quantitative analysis of the serum proteome of brown bears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fourneaux</w:t>
+                <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pourpe</w:t>
+                <w:t xml:space="preserve">Jon Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Geffroy</w:t>
+                <w:t xml:space="preserve">Jonas Kindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cueff</w:t>
+                <w:t xml:space="preserve">Sarah Cianferani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Clermont-Ferrand et Paris, France</w:t>
+              <w:t xml:space="preserve">72nd ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anaheim (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737559v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hibernation and muscle homeostasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
+                <w:t xml:space="preserve">MuRF1 invalidation protects skeletal muscles from atrophy but alters liver metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Germond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kindberg</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Malige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francaise de Myologie, Nov 2024, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">Third annual meeting of the ProteoCure COST Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Warsaw (POLAND), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992070v1</w:t>
+                <w:t xml:space="preserve">hal-04712592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Transforming Growth Factor TGF-β superfamily specific modulation: unravelling the impact of hibernating bear serum in primary human muscle cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Seasonal variation of histone methylation in brown bear tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandhilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chloé</w:t>
+                <w:t xml:space="preserve">Charlène Pourpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourneaux Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cueff Gwendal</w:t>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology in Focus 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Newcastle upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">17th International Hibernation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Hibernation, Jul 2024, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652515v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin dynamics during hibernating in brown bear : Variation of H3K9 methylation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
+                <w:t xml:space="preserve">Insights into the Transforming Growth Factor superfamily specific modulation: unravelling the impact of the winter-hibernating bear serum in primary human muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pourpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tatout</w:t>
+                <w:t xml:space="preserve">A. Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline V. Probst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">G. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CIR3- Université Clermont Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIR3, Nov 2024, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Clermont-Ferrand et Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994384v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Transforming Growth Factor superfamily specific modulation: unravelling the impact of hibernating bear serum in primary human muscle cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fourneaux Guillaume</w:t>
+                <w:t xml:space="preserve">Hibernation and muscle homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourpe Charlène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geffroy Alexandre</w:t>
+                <w:t xml:space="preserve">Charlene Pourpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Journée de l'Ecole Doctorale SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francaise de Myologie, Nov 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652506v1</w:t>
+                <w:t xml:space="preserve">hal-04992070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional reprogramming during hibernation: Potential role of HR in gene expression.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+                <w:t xml:space="preserve">Insights into the Transforming Growth Factor TGF-β superfamily specific modulation: unravelling the impact of hibernating bear serum in primary human muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneaux Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geffroy Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cueff Gwendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congres de Physiologie et Biologie Integrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Physiologie et de Biologie Intégrative, Jul 2023, Clermont ferrand, France</w:t>
+              <w:t xml:space="preserve">Physiology in Focus 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728696v1</w:t>
+                <w:t xml:space="preserve">hal-04652515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hibernating bear serum effect on human myotubes transcriptome: BMP signaling regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
+                <w:t xml:space="preserve">Transcriptional reprogramming during hibernation: Potential role of HR in gene expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandhilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pourpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès de la Société de Physiologie et Biologie Intégrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">6e Congres de Physiologie et Biologie Integrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Physiologie et de Biologie Intégrative, Jul 2023, Clermont ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209952v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hibernation in brown bears: A model for medical and space research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Effect of hibernating bear serum effect on human myotubes transcriptome: BMP signaling regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pourpe Charlène</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology in Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Scandinavian Physiological Society (SPS), the Federation of European Physiological Societies (FEPS), and the Baltic Physiological Societies., Sep 2023, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">6e Congrès de la Société de Physiologie et Biologie Intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728848v1</w:t>
+                <w:t xml:space="preserve">hal-04209952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get inspired by living : BMP/TGF balance for muscle atrophy resistance in hibernating bear muscle.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hibernation in brown bears: A model for medical and space research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneaux Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourpe Charlène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique du Centre International de Recherche I-Site3 sur « Développement et homéostasie musculaire»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Physiology in Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Scandinavian Physiological Society (SPS), the Federation of European Physiological Societies (FEPS), and the Baltic Physiological Societies., Sep 2023, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229047v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hibernating bear serum on human cells transcriptome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Get inspired by living : BMP/TGF balance for muscle atrophy resistance in hibernating bear muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Centre International de Recherche 3, I-Site</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I-Site UCA, Nov 2022, Clermont -Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique du Centre International de Recherche I-Site3 sur « Développement et homéostasie musculaire»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728657v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fighting muscle loss: lessons from hibernation in brown bear</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact of hibernating bear serum on human cells transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCWD 15th International Conference Cachexia, Sarcopenia and Muscle Wasting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Sarcopenia and Wasting Disorders, Jun 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Journée du Centre International de Recherche 3, I-Site</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I-Site UCA, Nov 2022, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728825v1</w:t>
+                <w:t xml:space="preserve">hal-04728657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting inspired by the wild to elucidate mechanisms of resistance to skeletal muscle atrophy: role of the BMP/TGFb balance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fighting muscle loss: lessons from hibernation in brown bear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandhilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First annual meeting of the COST Action ProteoCure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST Action Proteocure, May 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">SCWD 15th International Conference Cachexia, Sarcopenia and Muscle Wasting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Sarcopenia and Wasting Disorders, Jun 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098105v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP maintenance and TGFβ inhibition is a hallmark of bear resistance to muscle atrophy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Getting inspired by the wild to elucidate mechanisms of resistance to skeletal muscle atrophy: role of the BMP/TGFb balance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Hibernation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Groningen, The Netherlands, France</w:t>
+              <w:t xml:space="preserve">First annual meeting of the COST Action ProteoCure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST Action Proteocure, May 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209832v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of High-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florie Maillard</w:t>
+                <w:t xml:space="preserve">UBE2L3, A PARTNER OF MURF1/TRIM63, IS INVOLVED IN THE DEGRADATION OF MYOFIBRILLAR ACTIN AND MYOSIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Peris-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Malige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Armani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Congress of Sport Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Séville, Spain</w:t>
+              <w:t xml:space="preserve">9th Proteasome &amp; Autophagy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Taillandier, L. Combaret, C. Polge, Oct 2021, Clermont-Ferrand (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461991v1</w:t>
+                <w:t xml:space="preserve">hal-04175991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP signaling maintenance and TGF- β signaling inhibition is a hallmark of natural resistance to muscle atrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cussonneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jon Arnemo</w:t>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des jeunes chercheurs en Biologie de la région AURA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon ( virtual ), France</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209580v1</w:t>
+                <w:t xml:space="preserve">hal-03461979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florie Maillard</w:t>
+                <w:t xml:space="preserve">Concurrent BMP maintenance and TGFβ inhibition is a hallmark of bear resistance to muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Arnemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité scientifique de l’association Bleu-Blanc-Coeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16th International Hibernation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Groningen, The Netherlands, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461962v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of High-intensity interval training and linseed oil supplementation change the β-diversity of the gut mucosa-associated microbiota and increase the relative abundance of Oscillospira</w:t>
+                <w:t xml:space="preserve">Effects of High-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17186,1292 +17186,1292 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journée des microbiologistes Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">25th European Congress of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461939v1</w:t>
+                <w:t xml:space="preserve">hal-03461991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIIT and flaxseed oil association promote n-3 PUFAs derivatives conversion and modulate gut microbiota composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florie Maillard</w:t>
+                <w:t xml:space="preserve">Concurrent BMP signaling maintenance and TGF- β signaling inhibition is a hallmark of natural resistance to muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès des jeunes chercheurs en Biologie de la région AURA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462012v1</w:t>
+                <w:t xml:space="preserve">hal-04209580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP signaling maintenance and TGF-β signaling inhibition is a hallmark of natural resistance to muscle atrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Arnemo</w:t>
+                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, On-Line Event, France</w:t>
+              <w:t xml:space="preserve">Comité scientifique de l’association Bleu-Blanc-Coeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099905v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP maintenance and TGF-β inhibition is a hallmark of bear resistance to muscle atrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Lefai</w:t>
+                <w:t xml:space="preserve">Association of High-intensity interval training and linseed oil supplementation change the β-diversity of the gut mucosa-associated microbiota and increase the relative abundance of Oscillospira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Hibernation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Gröningen, France</w:t>
+              <w:t xml:space="preserve">17ème Journée des microbiologistes Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099913v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP signaling maintenance and TGF- β signaling inhibition is a hallmark of natural resistance to muscle atrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIIT and flaxseed oil association promote n-3 PUFAs derivatives conversion and modulate gut microbiota composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cussonneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jon Arnemo</w:t>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209791v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florie Maillard</w:t>
+                <w:t xml:space="preserve">Concurrent BMP signaling maintenance and TGF-β signaling inhibition is a hallmark of natural resistance to muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gauquelin-Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On-Line Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461979v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBE2L3, A PARTNER OF MURF1/TRIM63, IS INVOLVED IN THE DEGRADATION OF MYOFIBRILLAR ACTIN AND MYOSIN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Concurrent BMP maintenance and TGF-β inhibition is a hallmark of bear resistance to muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Arnemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Proteasome &amp; Autophagy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D. Taillandier, L. Combaret, C. Polge, Oct 2021, Clermont-Ferrand (France), France</w:t>
+              <w:t xml:space="preserve">16th International Hibernation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Gröningen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175991v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What we can learn from the bear model: lessons from hibernation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concurrent BMP signaling maintenance and TGF- β signaling inhibition is a hallmark of natural resistance to muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Arnemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Metabolomics and Fluxomics Network, Metabolomics Profiling Forum, European regional metabolomics networks, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728774v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of muscle mass : Lessons from hibernation</w:t>
+                <w:t xml:space="preserve">What we can learn from the bear model: lessons from hibernation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandhilon</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société francaise de Nutrition, Nov 2020, On line, France</w:t>
+              <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metabolomics and Fluxomics Network, Metabolomics Profiling Forum, European regional metabolomics networks, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728748v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of mitochondria alterations depends on muscle-specific mechanical constraints during immobilization and recovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preservation of muscle mass : Lessons from hibernation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandhilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francaise de Nutrition, Nov 2020, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154651v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary supplementation with fish oil and curcumin improves gait speed and mitochondrial function during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutry-Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFSR 2019 International Conference on Frailty &amp; Sarcopenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Miami Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive effect of spontaneous physical activity on gut-adipose tissuecross-talk in CEABAC10 mice exposed by associated adherent-invasive Escherichia coli bacteria after training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18493,5148 +18493,5273 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme et Cachexie : Protéines Musculaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Management of mitochondria alterations depends on muscle-specific mechanical constraints during immobilization and recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN); Société Francophone Nutrition Clinique et Métabolisme (SFNCM), Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099872v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by telethonin, a newly identified substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métabolisme et Cachexie : Protéines Musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFBBM – 8ème Colloque Protéolyse Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN); Société Francophone Nutrition Clinique et Métabolisme (SFNCM), Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952775v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intensity interval training improves glucose homeostasis in diabetic db/db mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by telethonin, a newly identified substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the Federation of European Physiological Societies and French Physiological Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFBBM – 8ème Colloque Protéolyse Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande-Motte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744029v1</w:t>
+                <w:t xml:space="preserve">hal-02952775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intensity interval training improves glucose metabolism in diabetic mice despite limited mitochondrial adaptations</w:t>
+                <w:t xml:space="preserve">High intensity interval training improves glucose homeostasis in diabetic db/db mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Delcros</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Meeting of the Federation of European Physiological Societies and French Physiological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. 158 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742388v1</w:t>
+                <w:t xml:space="preserve">hal-02744029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E2-Ub-conjugating enzymes in skeletal muscle atrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Aniort</w:t>
+                <w:t xml:space="preserve">High intensity interval training improves glucose metabolism in diabetic mice despite limited mitochondrial adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée Scientifique du CRNH</w:t>
+              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739578v1</w:t>
+                <w:t xml:space="preserve">hal-02742388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des enzymes E2 interagissant avec l’ubiquitine ligase MuRF1 au cours d’une atrophie musculaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">E2-Ub-conjugating enzymes in skeletal muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Neuromusculaire Auvergne/Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">9. Journée Scientifique du CRNH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738495v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Recherche des enzymes E2 interagissant avec l’ubiquitine ligase MuRF1 au cours d’une atrophie musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bechet</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hauvette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Cachexia, Sarcopenia and Muscle Wasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society on Sarcopenia, Cachexia and Wasting Disorders (SCWD). USA., Dec 2015, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Club Neuromusculaire Auvergne/Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271963v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des enzymes E2 interagissant avec l’ubiquitin ligase MuRF1 au cours d’une atrophie musculaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
+              <w:t xml:space="preserve">8. International Conference on Cachexia, Sarcopenia and Muscle Wasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society on Sarcopenia, Cachexia and Wasting Disorders (SCWD). USA., Dec 2015, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237886v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The delayed recovery of the remobilized rat tibialis anterior muscle correlates with increased mitochondria fission and repressed autophagy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des enzymes E2 interagissant avec l’ubiquitin ligase MuRF1 au cours d’une atrophie musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. annual Scientific Days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club Francophone de l'Autophagie (CFATG). FRA., Oct 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284661v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for E2 enzymes interacting with the E3 ubiquitin ligase MuRF MURF1 during muscle wasting (ID 61)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The delayed recovery of the remobilized rat tibialis anterior muscle correlates with increased mitochondria fission and repressed autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Proteostasis Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Valence, France</w:t>
+              <w:t xml:space="preserve">5. annual Scientific Days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club Francophone de l'Autophagie (CFATG). FRA., Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123313v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed generalized muscle atrophy following unilateral hindlimb casting in old rats is prevented by a whey or a high protein diet but not a free leucine-enriched diet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+                <w:t xml:space="preserve">Looking for E2 enzymes interacting with the E3 ubiquitin ligase MuRF MURF1 during muscle wasting (ID 61)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st Montréal International Symposium of GRAPA : from Humans to Cells (MHC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche en Activité Physique Adaptée (GRAPA). FRA., May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">1. Proteostasis Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002245v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A leucine supplementation after an immobilization-induced atrophy in old rats enhanced protein anabolism but failed in muscle mass recovery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Migné</w:t>
+                <w:t xml:space="preserve">Recent progress in elucidating signalling proteolytic pathways in muscle wasting: Potential clinical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Amino Acid and Protein Metabolism in Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Parenteral and Enteral Nutrition (ESPEN). LUX., 2013, </w:t>
+              <w:t xml:space="preserve">Proceedings and abstracts from the International Symposium on Amino Acid and Protein Metabolism in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, NA, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2013.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744978v1</w:t>
+                <w:t xml:space="preserve">hal-00966602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble milk proteins promote the recouvery of muscle functional properties after an immobilization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delayed generalized muscle atrophy following unilateral hindlimb casting in old rats is prevented by a whey or a high protein diet but not a free leucine-enriched diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien S. Ratel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Le Ruyet</w:t>
+                <w:t xml:space="preserve">Hugues H. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 st Montréal International Symposium of GRAPA : from Humans to Cells (MHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GRavitation and AstroParticle Physics., May 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">, Groupe de Recherche en Activité Physique Adaptée (GRAPA). FRA., May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002246v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in elucidating signalling proteolytic pathways in muscle wasting: Potential clinical implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+                <w:t xml:space="preserve">A leucine supplementation after an immobilization-induced atrophy in old rats enhanced protein anabolism but failed in muscle mass recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings and abstracts from the International Symposium on Amino Acid and Protein Metabolism in Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2012.08.008⟩</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Amino Acid and Protein Metabolism in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Parenteral and Enteral Nutrition (ESPEN). LUX., 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00966602v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The manipulation of the intestinal lysosomal pathway strongly affects muscle mass and recovery in wasting diseases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+                <w:t xml:space="preserve">Soluble milk proteins promote the recouvery of muscle functional properties after an immobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Siracusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+                <w:t xml:space="preserve">Pascale P. Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. colloque "Protéolyse Cellulaire" de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Nov 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">1 st Montréal International Symposium of GRAPA : from Humans to Cells (MHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRavitation and AstroParticle Physics., May 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748306v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Nutritional Protein Strategy to Recover Muscle Mass after Prolonged Immobilization during Aging?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Pendant la phase précoce de récupération, le muscle tibialis anterior s’atrophie et présente des altérations prononcées et persistantes du tissu conjonctif, de la protéolyse et de l’apoptose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Scientifique de l’Ecole Doctorale Sciences de la Vie et de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749842v1</w:t>
+                <w:t xml:space="preserve">hal-02807152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targets of the proteasome in atrophying skeletal muscle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The manipulation of the intestinal lysosomal pathway strongly affects muscle mass and recovery in wasting diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Attaix</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Codran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. colloque Protéolyse Cellulaire de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">6. colloque "Protéolyse Cellulaire" de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744694v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une supplémentation séquentielle en antioxydants et leucine durant et après immobilisation par plâtrage permet d’accélérer la récupération de masse protéique musculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Nutritional Protein Strategy to Recover Muscle Mass after Prolonged Immobilization during Aging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Breuillé</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34. Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70016-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808801v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protéines solubles du lait accélèrent la récupération des aptitudes fonctionnelles musculaires à la suite d’une immobilisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecile Bonhomme</w:t>
+                <w:t xml:space="preserve">Targets of the proteasome in atrophying skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">6. colloque Protéolyse Cellulaire de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803590v1</w:t>
+                <w:t xml:space="preserve">hal-02744694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l'utilisation de modèles expérimentaux de cachexie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Polge</w:t>
+                <w:t xml:space="preserve">Une supplémentation séquentielle en antioxydants et leucine durant et après immobilisation par plâtrage permet d’accélérer la récupération de masse protéique musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Oberli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749131v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mRNA expression of extracellular matrix molecules Sparc and Tenascin-C, and in integrin scaffold proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+                <w:t xml:space="preserve">Les protéines solubles du lait accélèrent la récupération des aptitudes fonctionnelles musculaires à la suite d’une immobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siracusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque "Protéolyse Cellulaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). Paris, FRA., Nov 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804834v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude protéomique du vieillissement musculaire chez la femme post-ménopausée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Maier</w:t>
+                <w:t xml:space="preserve">Intérêt de l'utilisation de modèles expérimentaux de cachexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744948v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pendant la phase précoce de récupération, le muscle tibialis anterior s’atrophie et présente des altérations prononcées et persistantes du tissu conjonctif, de la protéolyse et de l’apoptose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Changes in mRNA expression of extracellular matrix molecules Sparc and Tenascin-C, and in integrin scaffold proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l’Ecole Doctorale Sciences de la Vie et de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">6. Colloque "Protéolyse Cellulaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). Paris, FRA., Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807152v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibialis anterior skeletal muscle alterations following immobilization in the rat is associated with sustained activation of the proteasome dependent proteolysis and the mitochondria associated apoptosis during the early stages of recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Slimani</w:t>
+                <w:t xml:space="preserve">Etude protéomique du vieillissement musculaire chez la femme post-ménopausée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bijislma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Dubost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+                <w:t xml:space="preserve">A. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 40th European Muscle Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. n. p</w:t>
+              <w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804778v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">During early recovery the worsening of immobilization-induced rat tibialis anterior muscle atrophy is associated with sustained activation of proteolytic and apoptotic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Cachexia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society on Sarcopenia, Cachexia and Wasting Disorders (SCWD). Duluth, USA., Dec 2011, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13539-011-0045-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucagon-like peptide 2 inhibits intestinal lysosomal proteolysis and improves small intestinal recovery in refed starved rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Roux</w:t>
+                <w:t xml:space="preserve">Tibialis anterior skeletal muscle alterations following immobilization in the rat is associated with sustained activation of the proteasome dependent proteolysis and the mitochondria associated apoptosis during the early stages of recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">The 40th European Muscle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756982v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucine in ageing-associated sarcopenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Grizard</w:t>
+                <w:t xml:space="preserve">Glucagon-like peptide 2 inhibits intestinal lysosomal proteolysis and improves small intestinal recovery in refed starved rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Codran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane Samuels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ventadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition des Carnivores Domestiques [Nutrition of the pets]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Aimargues, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821115v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplémenter le repas en leucine permet de corriger le défaut d'anabolisme protéique musculaire postprandial du rat âgé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Rieu</w:t>
+                <w:t xml:space="preserve">Leucine in ageing-associated sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Zangarelli</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CNRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Theix, France</w:t>
+              <w:t xml:space="preserve">Nutrition des Carnivores Domestiques [Nutrition of the pets]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Aimargues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761907v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rgulation of skeletal muscle proteolysis by amino acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tassa</w:t>
+                <w:t xml:space="preserve">Supplémenter le repas en leucine permet de corriger le défaut d'anabolisme protéique musculaire postprandial du rat âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Zangarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress on Nutrition and Metabolism in Renal Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CNRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Theix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763234v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation leucine restaure le défaut d'inhibition de la protéolyse protéasome-dépendante après le repas chez le rat agé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rgulation of skeletal muscle proteolysis by amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Attaix</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12. International Congress on Nutrition and Metabolism in Renal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758917v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitin-proteasome-dependent muscle proteolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Attaix</w:t>
+                <w:t xml:space="preserve">Effet de la leucine sur la synthèse et la dégradation des protéines musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Balage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prod'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Congress of Physiology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Odense, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès de la SFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759000v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la leucine sur la synthèse et la dégradation des protéines musculaires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La supplémentation leucine restaure le défaut d'inhibition de la protéolyse protéasome-dépendante après le repas chez le rat agé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5. Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763865v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentoxifylline prevents the muscle wasting of tumour-bearing rats by suppressing the activation of 20S and 26S proteasomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ubiquitin-proteasome-dependent muscle proteolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Attaix</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congress of the European Society of Parenteral and Enteral Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Nice, France</w:t>
+              <w:t xml:space="preserve">Scandinavian Congress of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838635v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes cellulaires de la protéolyse musculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pentoxifylline prevents the muscle wasting of tumour-bearing rats by suppressing the activation of 20S and 26S proteasomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Séminaire de néphrologie Merck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">20. Congress of the European Society of Parenteral and Enteral Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778757v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective activation of the Ca2+ dependent proteolytic pathway in mdx mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes cellulaires de la protéolyse musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced workshop on Proteasomes and Related Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10. Séminaire de néphrologie Merck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778288v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ATP-ubiquitin-dependent proteolysis in muscle wasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective activation of the Ca2+ dependent proteolytic pathway in mdx mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boespflug-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on animal and human nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
+              <w:t xml:space="preserve">Advanced workshop on Proteasomes and Related Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02849193v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Ca2+- and ATP-ubiquitin-dependent proteases in increased skeletal muscle proteolysis in septic rats</w:t>
+                <w:t xml:space="preserve">Régulation du métabolisme protéique musculaire lors d'un sepsis prolongé: rôle prépondérant de la protéolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Animal and Human Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
+              <w:t xml:space="preserve">14. Symposium de la SFNEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02843209v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02848273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ubiquitin-proteasome proteolytic pathway in muscle wasting</w:t>
+                <w:t xml:space="preserve">Regulation of ATP-ubiquitin-dependent proteolysis in muscle wasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Curriculum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1994, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Symposium on animal and human nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775691v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du métabolisme protéique musculaire lors d'un sepsis prolongé: rôle prépondérant de la protéolyse</w:t>
+                <w:t xml:space="preserve">Involvement of Ca2+- and ATP-ubiquitin-dependent proteases in increased skeletal muscle proteolysis in septic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium de la SFNEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Symposium on Animal and Human Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02848273v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02843209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of ubiquitin-proteasome proteolytic pathway in muscle wasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Temparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Transforming Growth Factor superfamily specific modulation: unravelling the impact of the winter-hibernating bear serum in primary human muscle cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Ubiquitinating enzymes as potential therapeutic targets to prevent muscle atrophy: the case of MuRF1/ TRIM63</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Peris-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Armani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CIR3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du CIR3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737549v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitinating enzymes as potential therapeutic targets to prevent muscle atrophy: the case of MuRF1/ TRIM63</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Armani</w:t>
+                <w:t xml:space="preserve">Insights into the Transforming Growth Factor superfamily specific modulation: unravelling the impact of the winter-hibernating bear serum in primary human muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du CIR3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CIR3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737480v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure predictions of MuRF1-UBE2 complexes identify amino acid residues governing interaction selectivity for each MuRF1-E2 pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23693,198 +23818,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Proteasome &amp; Autophagy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity suppresses the deleterious effects of high-fat diet on intestinal homeostasis through the activation of autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Hanh Thi Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rozotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UEG Week 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBE2L3, a Partner of MuRF1/TRIM63, Is Involved in the Degradation of Myofibrillar Actin and Myosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Peris-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23943,73 +24068,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubiquitin and and Ubiquitin-like proteins in health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MuRF1/TRIM63 - UBE2s: A Synergy in Muscle Atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Peris-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24068,4949 +24193,4949 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop Ubiquitin and ubiquitin-like proteins in health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cavtat, Croatia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+                <w:t xml:space="preserve">Pretreatment with halofuginone attenuates adverse effects of acute inflammatory stress on mitochondrial alterations and mitophagy/biogenesis markers in liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Chaouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Proteasome and Autophagy Congress</w:t>
+              <w:t xml:space="preserve">9th proteasome and autophagy congress, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209822v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment with halofuginone attenuates adverse effects of acute inflammatory stress on mitochondrial alterations and mitophagy/biogenesis markers in liver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Arnemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th proteasome and autophagy congress, 2021</w:t>
+              <w:t xml:space="preserve">9th Proteasome and Autophagy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845987v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic reprogramming involving a shift from TGF- β to BMP signaling for muscle mass maintenance in hibernating brown bear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme Journée de l'Ecole Doctorale Sciences de la Vie, Santé, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Annual Congress of the European College of Sports Science (ECSS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Séville, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the UPS family, which E2 enzymes collaborate with the E3 ligase MuRF1, a major actor of muscle atrophy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop - Proteostasis: From organelles to organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Ericeira, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing of altered mitochondria and induction of autophagy did not follow the same pattern in immobilized tibialis anterior and gastrocnemius rat muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Parkin-Dependent Pathway is differentially regulated in immobilized rat Gastronemius and Tibialis anterior muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
+              <w:t xml:space="preserve">8. journées scientifiques du Club Francophone de l’AuTophaGie (CFATG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786041v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic ablation of 4E-BP1 and 4E-BP2 is associated with increased muscle mass, strength, protein synthesis, and energy metabolism alterations in aged mice.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Ingram</w:t>
+                <w:t xml:space="preserve">Muscle wasting in patients with end-stage renal disease or early-stage lung cancer: Common mechanisms at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benelux Metabolomic Days 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rotterdam, Netherlands. 2018</w:t>
+              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735400v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
+              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786035v1</w:t>
+                <w:t xml:space="preserve">hal-01882340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkin-Dependent Pathway is differentially regulated in immobilized rat Gastronemius and Tibialis anterior muscles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Effet préventif de l’activité physique sur l’interaction tissu adipeux – microbiote intestinal chez des souris CEABAC10 exposées à la souche AIEC LF82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sauvanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Protéolyse Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
+              <w:t xml:space="preserve">JFHOD 2018, Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882343v1</w:t>
+                <w:t xml:space="preserve">hal-01807566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 Network requires stabilization of MuRF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Addressing of altered mitochondria and induction of autophagy did not follow the same pattern in immobilized tibialis anterior and gastrocnemius rat muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hauvette</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Final COST Action BM1307 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Athènes, Greece. 2018</w:t>
+              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730000v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and up-regulation of several proteins common to both diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Claustre</w:t>
+                <w:t xml:space="preserve">Genetic ablation of 4E-BP1 and 4E-BP2 is associated with increased muscle mass, strength, protein synthesis, and energy metabolism alterations in aged mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Béchet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
+              <w:t xml:space="preserve">Benelux Metabolomic Days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rotterdam, Netherlands. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786039v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in patients with end-stage renal disease or early-stage lung cancer: Common mechanisms at work</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Béchet</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
+              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882339v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parkin-Dependent Pathway is differentially regulated in immobilized rat Gastronemius and Tibialis anterior muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. journées scientifiques du Club Francophone de l’AuTophaGie (CFATG)</w:t>
+              <w:t xml:space="preserve">8ème Colloque Protéolyse Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882344v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 Network requires stabilization of MuRF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hauvette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
+              <w:t xml:space="preserve">The Final COST Action BM1307 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Athènes, Greece. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882340v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet préventif de l’activité physique sur l’interaction tissu adipeux – microbiote intestinal chez des souris CEABAC10 exposées à la souche AIEC LF82</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bonnet</w:t>
+                <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and up-regulation of several proteins common to both diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFHOD 2018, Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
+              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807566v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a muscle-specific MuRF1-E2 network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
+                <w:t xml:space="preserve">La délétion de 4E-BP1 et 4E-BP2 permet le maintien de la masse, de la force et de la synthèse protéique musculaires chez des souris âgées mâles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding Protein Interactions: from Molecules to Organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lyon, France. 40 p., 2017, Book of Abstracts Understanding Protein Interactions: from Molecules to Organisms</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606000v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La délétion de 4E-BP1 et 4E-BP2 permet le maintien de la masse, de la force et de la synthèse protéique musculaires chez des souris âgées mâles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Genetic ablation of 4E-BP1 and 4E-BP2 is associated with increased muscle mass, strength and protein synthesis in aged male-mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. n.p., 2017, Journée Scientifique du CRNH Auvergne 2017</w:t>
+              <w:t xml:space="preserve">ICFSR 2017 International Conference on Frailty &amp; Sarcopenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Barcelone, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644041v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and upregulation of several proteins common to both diseases, including actors of the proteasome and the autophagy proteolytic systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Identification of a muscle-specific MuRF1-E2 network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International SCWD conference on Cachexia,Sarcopenia and Muscle Wasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rome, Italy. 2017</w:t>
+              <w:t xml:space="preserve">Understanding Protein Interactions: from Molecules to Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France. 40 p., 2017, Book of Abstracts Understanding Protein Interactions: from Molecules to Organisms</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736164v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délétion de 4E-BP1 et 4E-BP2 permet le maintien de la masse, de la force et de la synthèse protéique musculaires chez des souris âgées mâles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. n.p., 2017, Journée Scientifique du CRNH Auvergne 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734570v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic ablation of 4E-BP1 and 4E-BP2 is associated with increased muscle mass, strength and protein synthesis in aged male-mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and upregulation of several proteins common to both diseases, including actors of the proteasome and the autophagy proteolytic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFSR 2017 International Conference on Frailty &amp; Sarcopenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Barcelone, Spain. 2017</w:t>
+              <w:t xml:space="preserve">10. International SCWD conference on Cachexia,Sarcopenia and Muscle Wasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rome, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594545v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intensity interval training improves glucose homeostasis in diabetic db/db mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Anniversary of the FEPS, 168th Anniversary of French Physiological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hoboken, United States</w:t>
+              <w:t xml:space="preserve">7. Proteasomes &amp; Autophagy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France. 320 p., 2016, 7th Proteasomes &amp; Autophagy Workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761122v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of E2 enzymes involved in MuRF1-dependent skeletal muscle atrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Upregulation of MuRF1 and MAFbx participates to muscle wasting upon gentamicin-induced Acute Renal Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bechet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Cachexia, Sarcopenia and Muscle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. Proteasomes &amp; Autophagy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France. 320 p., 2016, 7th Proteasomes &amp; Autophagy Workshop</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606323v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coordinated up-regulation of the ubiquitin-proteasome and autophagy-lysosomal pathways strongly alters the Human muscle proteome during ultra-endurance exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Proteasomes &amp; Autophagy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France. 320 p., 2016, 7th Proteasomes &amp; Autophagy Workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of myofibrillar proteolysis in skeletal muscle: role of E2 enzymes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">High intensity interval training improves glucose homeostasis in diabetic db/db mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Proteasomes &amp; Autophagy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France. 320 p., 2016, 7th Proteasomes &amp; Autophagy Workshop</w:t>
+              <w:t xml:space="preserve">25. Anniversary of the FEPS, 168th Anniversary of French Physiological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hoboken, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305349v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Identification of E2 enzymes involved in MuRF1-dependent skeletal muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Proteasomes &amp; Autophagy Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Conference on Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Berlin, Germany. John Willey &amp; Sons LtD, Journal of Cachexia, Sarcopenia and Muscle, 7 (5), 36 p., 2016, Journal of Cachexia, Sarcopenia and Muscle. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305344v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upregulation of MuRF1 and MAFbx participates to muscle wasting upon gentamicin-induced Acute Renal Failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of myofibrillar proteolysis in skeletal muscle: role of E2 enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bechet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Proteasomes &amp; Autophagy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France. 320 p., 2016, 7th Proteasomes &amp; Autophagy Workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305346v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bechet</w:t>
+                <w:t xml:space="preserve">Sarcopénie et médication : données expérimentales obtenues chez le rat soumis à un traitement chronique au paracétamol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. n.p., 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267086v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for E2 enzymes interacting with the E3 ubiquitin ligase MuRF1 during muscle wasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnes Claustre</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque Protéolyse Cellulaire SFBBM Société Française de Biochimie et Biologie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sète, France. , 2015, 7ème Colloque Protéolyse Cellulaire SFBBM Société Française de Biochimie et Biologie Moléculaire</w:t>
+              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. n.p., 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739637v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcopénie et médication : données expérimentales obtenues chez le rat soumis à un traitement chronique au paracétamol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Looking for E2 enzymes interacting with the E3 ubiquitin ligase MuRF1 during muscle wasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">7. Colloque Protéolyse Cellulaire SFBBM Société Française de Biochimie et Biologie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sète, France. , 2015, 7ème Colloque Protéolyse Cellulaire SFBBM Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260294v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBE2B is implicated in myofibrillar protein loss in catabolic C2C12 myotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for E2s enzymes interacting with the E3 ubiquitin ligase MuRF1 during muscle wasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Leulmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of Muscle Development and Regeneration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lecce, Italy. , 2014, Embo conference on molecular biology of muscle development and regeneration</w:t>
+              <w:t xml:space="preserve">EMBO workshop, Advances in protein–protein interaction analysis and modulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hyères, France. , 2014, Advances in protein–protein interaction analysis and modulation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739139v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The delayed recovery of the remobilized rat tibialis anterior muscle correlates with sustained increased ubiquitin-proteasome dependent proteolysis and apoptosis, and reflects defects in autophagy and in early regenerative processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">UBE2B is implicated in myofibrillar protein loss in catabolic C2C12 myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Proteostasis Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Valencia, Spain. 2014</w:t>
+              <w:t xml:space="preserve">Molecular Biology of Muscle Development and Regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lecce, Italy. , 2014, Embo conference on molecular biology of muscle development and regeneration</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740196v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of the rat tibialis anterior muscle is impaired despite induction of the SPARC-β-catenin pathway during post-immobilization recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">The delayed recovery of the remobilized rat tibialis anterior muscle correlates with sustained increased ubiquitin-proteasome dependent proteolysis and apoptosis, and reflects defects in autophagy and in early regenerative processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of Muscle Development and Regeneration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lecce, Italy. , 2014, Molecular Biology of Muscle Development and Regeneration</w:t>
+              <w:t xml:space="preserve">1. Proteostasis Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Valencia, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741741v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for E2s enzymes interacting with the E3 ubiquitin ligase MuRF1 during muscle wasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Regeneration of the rat tibialis anterior muscle is impaired despite induction of the SPARC-β-catenin pathway during post-immobilization recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO workshop, Advances in protein–protein interaction analysis and modulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Hyères, France. , 2014, Advances in protein–protein interaction analysis and modulation</w:t>
+              <w:t xml:space="preserve">Molecular Biology of Muscle Development and Regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lecce, Italy. , 2014, Molecular Biology of Muscle Development and Regeneration</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742389v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines solubles du lait accélèrent la récupération des aptitudes fonctionnelles musculaires à la suite d’une immobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013, 6ième Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of the rat tibialis anterior muscle is impaired despite induction of the SPARC-b-catenin pathway during post-immobilization recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Cachexia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Kobe, Japan. Springer-Verlag, Journal of Cachexia, Sarcopenia and Muscle, 4 (4), 49 p., 2013, Abstracts of the 7th Cachexia Conference. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13539-013-0123-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dietary supplementation in antioxidants and leucine during and after immobilization allows an accelerated recovery of muscle mass in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 st Montréal International Symposium of GRAPA : from Humans to Cells (MHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble milk proteins promote the recouvery of muscle functional properties after an immobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 ème congrès international Goût Nutrition Santé Vitagora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Dijon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolacta accelerates recovery of muscle functional properties following a casting induced muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Ingredient Europe 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Frankfort, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of the rat tibialis anterior muscle is impaired despite induction of the SPARC-b-catenin pathway during post-immobilization recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Clermont - Ferrand, France. , 2013, 6.ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptosis in capillary endothelial cells in ageing skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29059,751 +29184,751 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Cachexia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Kobe, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Cachexia, Sarcopenia and Muscle, 5 (1), 44 p., 2014, Journal of Cachexia, Sarcopenia and Muscle. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13539-014-0129-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolacta accelerates recovery of muscle functional properties following a casting induced muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Ingredient Europe 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Frankfurt, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibialis anterior atrophy after immobilization correlates with changes in extracellular matrix molecules Sparc and Tenascin-C, and in integrin scaffold proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Groupe Thématique "Protéolyse Cellulaire" de la Société Française de Biochimie et de Biologie Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PP231-Muscle protein mass recovery is accelerated by nutritional leucine and antioxidant supplementation after immobilization-induced atrophy in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain. , Clinical Nutrition Supplements, 7 (1), 2012, Abstracts of the 34th ESPEN Congress. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70570-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude protéomique du vieillissement musculaire chez la femme post-ménopausée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bijislma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. colloque Protéolyse Cellulaire de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle response to an endotoxin injection followed by malnutrition is similar in low-grade inflamed and non-inflamed old rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 124, 646 p., 2007, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des conjugués ubiquitinés dans le muscle squelettique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ventadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29858,221 +29983,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CNRH d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Theix, France. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de contr&amp;quot;le de la protéolyse musculaire par les acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CNRH d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Theix, France. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbafylline reduces cancer-induced muscle wasting by suppressing enhanced ubiquitin-proteasome-dependent proteolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30087,73 +30212,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB summary research conference on ubiquitin and protein degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Saxtons River, United States. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased expression of ubiquitin, 14-kDa E2 and proteasme subunits in skeletal muscle from septic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30175,110 +30300,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced workshop on proteasomes and related complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Clermont-Ferrand, France. 1 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteolytic pathways involved in muscular dystrophy in mdx, dy/dy and mdf mice: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30287,101 +30412,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meynial-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on animal and human nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Tours, France. Reproduction Nutrition Development, 6, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30391,120 +30516,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Highlights in Autophagy—From Basic Mechanisms to Human Disorder Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (1), pp.188, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12010188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30514,51 +30639,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and regulation in protein degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30580,113 +30705,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Cathepsin L as a differentially-expressed message associated with skeletal muscle wasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30698,51 +30823,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30752,208 +30877,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Mechanisms of Protein Degradation Among Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Molecular Nutrition of Amino Acids and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 368 p., 2016, 9780128021675. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-802167-5.00003-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytomicronutriments et sarcopénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30968,51 +31093,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les phytomicronutriments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier technique et documentation, 386 p., 2012, 9782743014179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31022,65 +31147,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating muscle recovery after immobilization-induced muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31088,81 +31213,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : EP 2765873 A1. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31172,91 +31297,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'actine, principale protéine contractile du muscle squelettique, est ciblée et dégradée par le système protéolytique ubiquitine-protéasome dépendant, dans des cellules et chez l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-E Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31275,51 +31400,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Nutrition en Auvergne, Contribution du CRNH et de ses équipes de Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31329,100 +31454,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la protéolyse musculaire ubiquitine-protéasome dépendante dans les états cataboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02840902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31432,229 +31557,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided publication analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided publication analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided Publication Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId665"/>
+      <w:footerReference w:type="default" r:id="rId667"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31722,51 +31847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA44BFFF"/>
+    <w:nsid w:val="FF6AC5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31953,51 +32078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydie-combaret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6550-8700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135560772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Macheton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Germond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08501&amp;amp;ref=pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137196" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Peris-Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020407" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-020-00380-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935975v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103691" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poyet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12376" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazeille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1965364" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02520159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2019.0458" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Claustre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hauvette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12249" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7110214" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7120242" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592559v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00276-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0855-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2016.04.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koulmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serrurier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2016.06.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12103" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Leulmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12060" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6PNHNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901485v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Slimani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12169" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543975v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1165" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Magne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2011.226266" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzeloux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oberli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081495" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Siracusa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075408" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070130" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649473v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76M852W7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Delcros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00379.2012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435468v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mothe-Satney" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.12.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ3CWJV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.201707" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ventadour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-180968" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.05.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61QWQK97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jrad-Lamine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Henry-Berger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourbeyre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.172114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2009.09.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVGH7KSN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.01.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VKQMFNP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Prod'Homme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.05.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKT4V4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661511v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e32831b9c31" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867976v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.178319" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roszyk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc7010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660018v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Codran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90532.2008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499029v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mayot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vidal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blum" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2007.09.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655253v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dargelos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brul&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessatar Hadj-Sassi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dulong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668643v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mignon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meynial-Denis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607107031006456" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2007.05.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPMLM8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662552v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Wing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610005200" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499027v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2007.08.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663067v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schakman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lause" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grobet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0539" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653572v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sornet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661840v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2006.07.083" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBH3Z5V1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679883v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tassa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681313v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2005.04.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJHTJX5N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681176v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tassa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2005.02.029" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJP8V56F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680332v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olasunkanmi A. J. Adegoke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Baracos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00281.2004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683344v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Minnaard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wagenmakers" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Attaix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Drost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2005.05.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z7HCFJ3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Schiffrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Yousfi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Faure" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919668v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2005.098004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682734v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675020v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parnaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cassar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919672v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Samuels" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAR2004358" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342868v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Parnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cassar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327914nc4802_10" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671878v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pouch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Samuels" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669272v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676366v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rieu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671948v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Guezennec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673571v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kee" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tilignac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souweine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dalle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674050v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672437v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temparis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919675v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tilignac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Temparis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673384v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673084v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670553v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919692v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Combaret" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Pouch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679297v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mordier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Larbaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695857v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keriel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Morales" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994377v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bedard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690051v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695730v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900148v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Aurousseau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kee" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695994v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kee" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19980202" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693917v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006806103675" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NKN3PHH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158511v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Voisin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Breuill&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Taillandier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI118586" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693012v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouyet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899681v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temparis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Larbaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aurousseau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899720v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meynial-Denis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704315v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899724v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705602v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422839v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992128v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delabrise" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674197v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437952v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arnemo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kindberg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712592v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728727v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourneaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandhilon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pourpe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737559v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fourneaux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pourpe" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffroy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cueff" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992070v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Pourpe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652515v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chlo&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneaux Guillaume" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geffroy Alexandre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cueff Gwendal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994384v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tatout" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652506v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourpe Charl&#232;ne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728696v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209952v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728848v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229047v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728657v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Probst" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728825v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098105v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209832v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209580v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099905v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cussonneau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boyer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meugnier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnemo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099913v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertile" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefai" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209791v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175991v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728774v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728748v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154651v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997283v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry-Regard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Dupuis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154668v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099872v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952775v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744029v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742388v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739578v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738495v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271963v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237886v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284661v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123313v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002245v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Magne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744978v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002246v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Baudry" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Ruyet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966602v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2012.08.008" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWDFR3X9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748306v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749842v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70016-9" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXV4RWC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744694v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808801v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803590v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siracusa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonhomme" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749131v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804834v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744948v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bijislma" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807152v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804778v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747340v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-011-0045-3" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756982v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane Samuels" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Roux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821115v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761907v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zangarelli" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763234v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758917v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759000v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763865v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prod'Homme" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838635v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778757v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778288v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849193v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843209v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775691v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848273v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737549v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737480v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737498v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566567v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Thi Hoang" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Couvert" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rozotte" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832239v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176528v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209822v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209939v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054001v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396255v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786041v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calonne" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786035v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882343v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730000v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786039v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882339v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882344v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882340v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807566v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvanet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sirvent" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606000v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644041v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736164v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734570v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594545v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761122v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606323v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12164" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594814v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305349v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305344v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305346v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267086v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739637v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260294v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739139v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740196v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741741v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742389v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748524v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratel" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746934v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-013-0123-9" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748300v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748532v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805396v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746529v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543483v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/13539/5/1/page/1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-014-0129-y" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805423v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746794v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748308v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williamson" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70570-7" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0Z08V1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812813v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755942v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825340v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833537v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Roux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837944v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851278v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775696v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013503v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Hui Lin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12010188" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834977v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841564v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581594v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780128021675" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802167-5.00003-7" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810280v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799434v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Williamson" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318523v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-E Heng" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840902v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129170v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129178v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162987v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydie-combaret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6550-8700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135560772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Macheton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Germond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08501&amp;amp;ref=pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137196" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Peris-Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020407" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-020-00380-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935975v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103691" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214660" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poyet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12376" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazeille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1965364" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02520159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2019.0458" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Claustre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7120242" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hauvette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12249" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7110214" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592559v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00276-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0855-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2016.04.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koulmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serrurier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2016.06.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12103" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Leulmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12060" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6PNHNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Slimani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12169" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543975v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1165" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzeloux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Magne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oberli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081495" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2011.226266" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Siracusa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075408" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070130" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649473v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76M852W7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Delcros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00379.2012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435468v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mothe-Satney" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.12.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ3CWJV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.201707" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ventadour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-180968" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.05.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61QWQK97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jrad-Lamine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Henry-Berger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourbeyre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.172114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2009.09.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVGH7KSN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.01.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VKQMFNP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867976v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.178319" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Prod'Homme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.05.017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKT4V4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661511v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e32831b9c31" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roszyk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc7010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660018v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Codran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90532.2008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dargelos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brul&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessatar Hadj-Sassi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dulong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2007.08.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663067v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schakman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lause" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grobet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0539" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655253v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499029v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mayot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vidal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blum" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2007.09.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668643v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mignon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meynial-Denis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607107031006456" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658905v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2007.05.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPMLM8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662552v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Wing" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610005200" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653572v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sornet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661840v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2006.07.083" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBH3Z5V1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675020v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919668v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2005.098004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682734v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tassa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681313v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2005.04.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJHTJX5N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681176v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tassa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2005.02.029" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJP8V56F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680332v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olasunkanmi A. J. Adegoke" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Baracos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00281.2004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683344v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Minnaard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wagenmakers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Attaix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Drost" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2005.05.002" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z7HCFJ3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678451v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Schiffrin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Yousfi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Faure" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671878v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pouch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Samuels" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678119v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parnaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cassar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672610v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919672v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Samuels" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAR2004358" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342868v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Parnaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cassar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327914nc4802_10" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669272v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676366v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rieu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671948v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Guezennec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673571v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kee" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tilignac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souweine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dalle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674050v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672437v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temparis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919675v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tilignac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Temparis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673384v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673081v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Larbaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673084v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670553v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919692v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Combaret" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Pouch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679297v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mordier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994377v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bedard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695857v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keriel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Morales" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690051v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695730v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695994v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kee" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19980202" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900148v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Aurousseau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kee" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693917v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006806103675" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NKN3PHH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158511v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Voisin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Breuill&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Taillandier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI118586" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693012v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouyet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703855v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899681v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Temparis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Larbaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aurousseau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899720v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meynial-Denis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704315v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899724v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705602v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621200v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macheton" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422839v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652506v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chlo&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneaux Guillaume" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourpe Charl&#232;ne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geffroy Alexandre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994384v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourneaux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tatout" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992128v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delabrise" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674197v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437952v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arnemo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kindberg" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712592v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728727v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandhilon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pourpe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737559v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fourneaux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pourpe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffroy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cueff" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992070v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Pourpe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652515v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cueff Gwendal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728696v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209952v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728848v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229047v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728657v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Probst" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728825v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098105v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175991v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209832v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209580v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099905v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cussonneau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meugnier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnemo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099913v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertile" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefai" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209791v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728774v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728748v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997283v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry-Regard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Dupuis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154668v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154651v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099872v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952775v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744029v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742388v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739578v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738495v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271963v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237886v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284661v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123313v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966602v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2012.08.008" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWDFR3X9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002245v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Magne" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744978v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.004" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002246v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Baudry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Ruyet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807152v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748306v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749842v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70016-9" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXV4RWC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744694v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808801v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803590v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siracusa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonhomme" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749131v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804834v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744948v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bijislma" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747340v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-011-0045-3" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804778v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756982v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane Samuels" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Roux" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821115v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761907v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zangarelli" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763234v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763865v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prod'Homme" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758917v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759000v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838635v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778757v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778288v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848273v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849193v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843209v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775691v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737480v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737549v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737498v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566567v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Thi Hoang" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Couvert" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rozotte" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832239v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176528v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209822v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209939v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054001v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396255v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882344v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882339v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882340v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807566v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvanet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sirvent" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786041v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calonne" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786035v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882343v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730000v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786039v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734570v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594545v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606000v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644041v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736164v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305344v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305346v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594814v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761122v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606323v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12164" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305349v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260294v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267086v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739637v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742389v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739139v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740196v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741741v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748524v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746934v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-013-0123-9" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748300v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748532v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805396v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746529v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543483v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/13539/5/1/page/1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-014-0129-y" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805423v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746794v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748308v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williamson" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70570-7" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0Z08V1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812813v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755942v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825340v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833537v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Roux" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837944v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851278v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775696v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013503v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Hui Lin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12010188" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834977v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841564v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581594v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780128021675" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802167-5.00003-7" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810280v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799434v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Williamson" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318523v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-E Heng" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840902v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129170v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129178v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162987v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>