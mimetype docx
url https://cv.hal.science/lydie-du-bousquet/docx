--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -830,191 +830,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of an online platform to teach testing</w:t>
+                <w:t xml:space="preserve">De l'adaptation de Caseine pour l'évaluation des tests des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saint-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Software Engineering Education Workshop (SEED-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">21èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels - AFADL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902500v1</w:t>
+                <w:t xml:space="preserve">hal-03902501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'adaptation de Caseine pour l'évaluation des tests des étudiants</w:t>
+                <w:t xml:space="preserve">Adaptation of an online platform to teach testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saint-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels - AFADL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vannes, France</w:t>
+              <w:t xml:space="preserve">6th Software Engineering Education Workshop (SEED-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902501v1</w:t>
+                <w:t xml:space="preserve">hal-03902500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pas vers l’Honnêteté et l’Explicabilité de moteurs de recherche sur le Web</w:t>
               </w:r>
@@ -1992,321 +1992,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de suites de tests avec des critères d'équivalence basés sur la couverture structurelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Triki</w:t>
+                <w:t xml:space="preserve">A Comparison of Mutation Analysis Tools for Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFADL 2012 - Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grenoble, France. pp.120-134</w:t>
+              <w:t xml:space="preserve">QSIC 2013 - International Conference on Quality Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857296v1</w:t>
+                <w:t xml:space="preserve">hal-00853717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressing Microcontroller Execution Traces to Assist System Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Embedded Systems Symposium (IESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paderborn, Germany. pp.139-150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38853-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Mutation Analysis Tools for Java</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+                <w:t xml:space="preserve">Réduction de suites de tests avec des critères d'équivalence basés sur la couverture structurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSIC 2013 - International Conference on Quality Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nanjing, China</w:t>
+              <w:t xml:space="preserve">AFADL 2012 - Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France. pp.120-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853717v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Functional Testing Approach for Hybrid Safety Properties with Incomplete Information</w:t>
               </w:r>
@@ -2394,494 +2394,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Suite Selection Based on Traceability Annotations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveaux mécanismes de filtrage de tests basés sur le modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+                <w:t xml:space="preserve">Frédéric Dadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE 2012 - International Conference on Automated Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes des Quatrièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France. pp.179-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857298v1</w:t>
+                <w:t xml:space="preserve">hal-00953273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumer les traces d'exécution des micro-contrôleurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+                <w:t xml:space="preserve">Test Suite Selection Based on Traceability Annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASE 2012 - International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.342-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2351676.2351742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953276v1</w:t>
+                <w:t xml:space="preserve">hal-00857298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Filtering of Combinatorial Test Suites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Ledru</w:t>
+                <w:t xml:space="preserve">Résumer les traces d'exécution des micro-contrôleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASE'2012, 15th Int. Conf. on Fundamental Approaches to Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Estonia. pp.439 - 454</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935068v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux mécanismes de filtrage de tests basés sur le modèle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Model-Based Filtering of Combinatorial Test Suites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Quatrièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rennes, France. pp.179-180</w:t>
+              <w:t xml:space="preserve">FASE'2012, 15th Int. Conf. on Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Estonia. pp.439 - 454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953273v1</w:t>
+                <w:t xml:space="preserve">hal-00935068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias on-line tool for combinatorial software testing (poster and demo)</w:t>
               </w:r>
@@ -2893,64 +2893,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Quatrièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France. pp.217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2975,103 +2975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Filtering of Combinatorial Test Suites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASE'2012, 15th Int. Conf. on Fundamental Approaches to Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Estonia. pp.439 - 454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3109,90 +3109,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TASCCC - Project and Testing Tool (poster and demo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalou Cabrera Castillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Quatrièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France. pp.241</w:t>
@@ -3431,376 +3431,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof Process Evaluation with Mutation Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assertion-based test oracles for home automation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajitha Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Lévy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Richier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tests and Proofs (TAP 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13977-2_6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th International Workshop on Model-Based Methodologies for Pervasive and Embedded Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New York, NY, United States. pp.45-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1865875.1865882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953392v1</w:t>
+                <w:t xml:space="preserve">hal-00953393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Safety Analysis Based on Sequence Diagrams and Textual Use Cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof Process Evaluation with Mutation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tor Stålhane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+                <w:t xml:space="preserve">Michel Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information Systems Engineering, 22nd International Conference (CAiSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tests and Proofs (TAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Malaga, Spain. pp.55-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13977-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13094-6_14⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953390v1</w:t>
+                <w:t xml:space="preserve">hal-00953392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assertion-based test oracles for home automation systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Safety Analysis Based on Sequence Diagrams and Textual Use Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Stålhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajitha Rajan</w:t>
+                <w:t xml:space="preserve">Guttorm Sindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Richier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th International Workshop on Model-Based Methodologies for Pervasive and Embedded Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Information Systems Engineering, 22nd International Conference (CAiSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hammamet, Tunisia. pp.165-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13094-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1865875.1865882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00953393v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilisation d'une spécification Z comme prototype dans le redéveloppement d'un projet</w:t>
               </w:r>
@@ -4153,90 +4153,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service specification and validation in the context of the home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajitha Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Feature Interactions (ICFI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lisbon, Portugal. pp.207-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4858,77 +4858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoMET: Compressing Microcontroller Execution Traces to Assist System Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4959,77 +4959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoMET: Compressing Microcontroller Execution Traces to Assist System Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5693,51 +5693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Salom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBSMXVNK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.743-767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VSBC13JS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oriat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9132-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNDWRFMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakamura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0092-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFG2J3G7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03902500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Marcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03902501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lakah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.-.1-18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03266543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gisselaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guerre-Berthelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zigmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194696.3194699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02062601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahide Nakamura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansem Ben Cheikh Ben Cheikh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03769-7_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Niu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachio Saiki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS-C.2017.135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01415860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Triki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Amiar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00954524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grasland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351742" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Botella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;vy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13977-2_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F52SJKDS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor St&#229;lhane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guttorm Sindre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13094-6_14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NFDXR2HM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865875.1865882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15585-7_23" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2L925H49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rabee Shaheen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VALID.2009.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2009.27" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Du Bousquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAIC.PART.2007.27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Buisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Todorova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Varbanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01005528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Salom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBSMXVNK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.743-767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VSBC13JS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oriat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9132-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNDWRFMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakamura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0092-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFG2J3G7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03902501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Marcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03902500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lakah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.-.1-18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03266543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gisselaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guerre-Berthelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zigmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194696.3194699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02062601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahide Nakamura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansem Ben Cheikh Ben Cheikh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03769-7_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Niu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachio Saiki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS-C.2017.135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01415860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Amiar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Triki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00954524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grasland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Botella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351742" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865875.1865882" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;vy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13977-2_6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F52SJKDS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor St&#229;lhane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guttorm Sindre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13094-6_14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NFDXR2HM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15585-7_23" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2L925H49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rabee Shaheen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VALID.2009.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2009.27" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Du Bousquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAIC.PART.2007.27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Buisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Todorova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Varbanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01005528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>