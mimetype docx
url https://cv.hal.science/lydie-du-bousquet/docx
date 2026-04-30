--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -830,191 +830,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'adaptation de Caseine pour l'évaluation des tests des étudiants</w:t>
+                <w:t xml:space="preserve">Adaptation of an online platform to teach testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saint-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels - AFADL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vannes, France</w:t>
+              <w:t xml:space="preserve">6th Software Engineering Education Workshop (SEED-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902501v1</w:t>
+                <w:t xml:space="preserve">hal-03902500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of an online platform to teach testing</w:t>
+                <w:t xml:space="preserve">De l'adaptation de Caseine pour l'évaluation des tests des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saint-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Software Engineering Education Workshop (SEED-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">21èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels - AFADL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902500v1</w:t>
+                <w:t xml:space="preserve">hal-03902501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pas vers l’Honnêteté et l’Explicabilité de moteurs de recherche sur le Web</w:t>
               </w:r>
@@ -1357,243 +1357,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Testability of Software Systems that Include a Learning Feature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Environment for the ParTraP Trace Property Language (Tool Demonstration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masahide Nakamura</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ansem Ben Cheikh Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Advances in System Testing and Validation (VALID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Runtime Verification - 18th International Conference, RV 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.437-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03769-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062601v1</w:t>
+                <w:t xml:space="preserve">hal-02004420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Environment for the ParTraP Trace Property Language (Tool Demonstration)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Testability of Software Systems that Include a Learning Feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahide Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Runtime Verification - 18th International Conference, RV 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Tenth International Conference on Advances in System Testing and Validation (VALID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004420v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing ADLs Based on Non-Intrusive Environmental Sensing and BLE Beacons</w:t>
               </w:r>
@@ -1618,51 +1618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sachio Saiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahide Nakamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on Indoor Positionning and Indoor Navigation (IPIN2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1916,51 +1916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Execution and Life-Cycle Models for Smart City Services with Self-Aware IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahide Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1992,321 +1992,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Mutation Analysis Tools for Java</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+                <w:t xml:space="preserve">Réduction de suites de tests avec des critères d'équivalence basés sur la couverture structurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSIC 2013 - International Conference on Quality Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nanjing, China</w:t>
+              <w:t xml:space="preserve">AFADL 2012 - Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France. pp.120-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853717v1</w:t>
+                <w:t xml:space="preserve">hal-00857296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressing Microcontroller Execution Traces to Assist System Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Embedded Systems Symposium (IESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paderborn, Germany. pp.139-150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38853-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de suites de tests avec des critères d'équivalence basés sur la couverture structurelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Triki</w:t>
+                <w:t xml:space="preserve">A Comparison of Mutation Analysis Tools for Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFADL 2012 - Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grenoble, France. pp.120-134</w:t>
+              <w:t xml:space="preserve">QSIC 2013 - International Conference on Quality Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857296v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Functional Testing Approach for Hybrid Safety Properties with Incomplete Information</w:t>
               </w:r>
@@ -2394,494 +2394,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux mécanismes de filtrage de tests basés sur le modèle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Test Suite Selection Based on Traceability Annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Quatrièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASE 2012 - International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.342-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2351676.2351742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953273v1</w:t>
+                <w:t xml:space="preserve">hal-00857298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Suite Selection Based on Traceability Annotations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taha Triki</w:t>
+                <w:t xml:space="preserve">Résumer les traces d'exécution des micro-contrôleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE 2012 - International Conference on Automated Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857298v1</w:t>
+                <w:t xml:space="preserve">hal-00953276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumer les traces d'exécution des micro-contrôleurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+                <w:t xml:space="preserve">Model-Based Filtering of Combinatorial Test Suites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">FASE'2012, 15th Int. Conf. on Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Estonia. pp.439 - 454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953276v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Filtering of Combinatorial Test Suites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Nouveaux mécanismes de filtrage de tests basés sur le modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASE'2012, 15th Int. Conf. on Fundamental Approaches to Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Estonia. pp.439 - 454</w:t>
+              <w:t xml:space="preserve">Actes des Quatrièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France. pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935068v1</w:t>
+                <w:t xml:space="preserve">hal-00953273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias on-line tool for combinatorial software testing (poster and demo)</w:t>
               </w:r>
@@ -2893,64 +2893,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Quatrièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France. pp.217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2975,103 +2975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Filtering of Combinatorial Test Suites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASE'2012, 15th Int. Conf. on Fundamental Approaches to Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Estonia. pp.439 - 454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3109,90 +3109,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TASCCC - Project and Testing Tool (poster and demo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalou Cabrera Castillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Quatrièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France. pp.241</w:t>
@@ -3431,548 +3431,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assertion-based test oracles for home automation systems</w:t>
+                <w:t xml:space="preserve">Comparing Safety Analysis Based on Sequence Diagrams and Textual Use Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajitha Rajan</w:t>
+                <w:t xml:space="preserve">Tor Stålhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guttorm Sindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Richier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th International Workshop on Model-Based Methodologies for Pervasive and Embedded Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, New York, NY, United States. pp.45-52, </w:t>
+              <w:t xml:space="preserve">Advanced Information Systems Engineering, 22nd International Conference (CAiSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hammamet, Tunisia. pp.165-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1865875.1865882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13094-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953393v1</w:t>
+                <w:t xml:space="preserve">hal-00953390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof Process Evaluation with Mutation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tests and Proofs (TAP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Malaga, Spain. pp.55-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-13977-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Safety Analysis Based on Sequence Diagrams and Textual Use Cases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assertion-based test oracles for home automation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guttorm Sindre</w:t>
+                <w:t xml:space="preserve">Ajitha Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Richier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information Systems Engineering, 22nd International Conference (CAiSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13094-6_14⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th International Workshop on Model-Based Methodologies for Pervasive and Embedded Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New York, NY, United States. pp.45-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1865875.1865882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00953390v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'utilisation d'une spécification Z comme prototype dans le redéveloppement d'un projet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Approach for Software Testability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Conférence AFADL'10: Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Testing - Practice and Research Techniques, 5th International Academic and Industrial Conference (TAIC PART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Windsor, UK, pp.207-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15585-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953400v1</w:t>
+                <w:t xml:space="preserve">hal-00953391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach for Software Testability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'utilisation d'une spécification Z comme prototype dans le redéveloppement d'un projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testing - Practice and Research Techniques, 5th International Academic and Industrial Conference (TAIC PART)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de la Conférence AFADL'10: Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Poitiers, pp.117-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00953391v1</w:t>
+                <w:t xml:space="preserve">hal-00953400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Depth of Inheritance Tree a Good Cost Prediction For Branch Coverage Testing?</w:t>
               </w:r>
@@ -4153,90 +4153,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service specification and validation in the context of the home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajitha Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Feature Interactions (ICFI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lisbon, Portugal. pp.207-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4858,77 +4858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoMET: Compressing Microcontroller Execution Traces to Assist System Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4959,77 +4959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoMET: Compressing Microcontroller Execution Traces to Assist System Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5693,51 +5693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Salom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBSMXVNK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.743-767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VSBC13JS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oriat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9132-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNDWRFMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakamura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0092-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFG2J3G7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03902501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Marcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03902500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lakah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.-.1-18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03266543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gisselaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guerre-Berthelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zigmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194696.3194699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02062601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahide Nakamura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansem Ben Cheikh Ben Cheikh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03769-7_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Niu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachio Saiki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS-C.2017.135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01415860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Amiar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Triki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00954524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grasland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Botella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351742" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865875.1865882" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;vy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13977-2_6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F52SJKDS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor St&#229;lhane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guttorm Sindre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13094-6_14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NFDXR2HM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15585-7_23" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2L925H49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rabee Shaheen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VALID.2009.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2009.27" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Du Bousquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAIC.PART.2007.27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Buisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Todorova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Varbanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01005528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Salom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBSMXVNK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.743-767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VSBC13JS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oriat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9132-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNDWRFMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakamura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0092-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFG2J3G7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03902500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Marcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03902501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lakah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.-.1-18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03266543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gisselaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guerre-Berthelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zigmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194696.3194699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansem Ben Cheikh Ben Cheikh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03769-7_26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02062601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahide Nakamura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Niu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachio Saiki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS-C.2017.135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01415860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Triki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Amiar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00954524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grasland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351742" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Botella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor St&#229;lhane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guttorm Sindre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13094-6_14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NFDXR2HM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;vy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13977-2_6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F52SJKDS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865875.1865882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15585-7_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2L925H49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rabee Shaheen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VALID.2009.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2009.27" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Du Bousquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAIC.PART.2007.27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04752731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Buisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Todorova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Varbanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01005528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>