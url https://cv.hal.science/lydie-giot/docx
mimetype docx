--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydie Giot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the safety and performance of molten salt reactors for their deployment in the European Union: the MIMOSA and ENDURANCE projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morlaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (30), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need for precise nuclear structure data for reactor studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhazize Chebboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille de Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, 6 (11 p.). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to Spent Nuclear Fuel decay heat for Light Water Reactors: a review from the NEA WPNCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rochman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Àlvarez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bardelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øystein Bremnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (9), pp.1-83. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fission-product Decay Data for Reactor Applications: Part I -- Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (4), pp.78. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/s10050-023-00969-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total absorption &amp;lt;math&amp;gt;&amp;lt;mi&amp;gt;γ&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt;-ray spectroscopy of the &amp;lt;math&amp;gt;&amp;lt;mi&amp;gt;β&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Y&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;96&amp;lt;/mn&amp;gt;&amp;lt;mtext&amp;gt;gs&amp;lt;/mtext&amp;gt;&amp;lt;mo&amp;gt;,&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;m&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Briz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014306. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.014306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Chooz antineutrino detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Kerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ahijado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (9), pp.804. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10726-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Benchmark Exercise for Spent Nuclear Fuel Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Bäckström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Álvarez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Čalič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Sci.Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196 (9), pp.1125-1145. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2022.2053489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoLid: a short baseline reactor neutrino experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (02), pp.P02025. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reference Database for Beta-Delayed Neutron Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Piksaikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.P. Rykaczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.144-238. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning and Operation of the Readout System for the SoLid Neutrino Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.P11003. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/11/P11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Summation Model: An Improved Agreement with the Daya Bay Antineutrino Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (2), pp.022502. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.022502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a full scale prototype detector at the BR2 reactor for the SoLid experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (05), pp.P05005. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/05/P05005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the scintillation light collection and uniformity for the SoLid experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boursette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (09), pp.P09005. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/09/P09005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in beta decay measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.24. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel segmented-scintillator antineutrino detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04024. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic production cross sections of residual nuclei in the spallation reaction $^{136}$Xe(200$A$ MeV)+ $p$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.044606. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-muon characterization and annual modulation measurement with Double Chooz detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/02/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muon capture on light isotopes in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.054608. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.054608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\theta_{13}$ in Double Chooz using neutron captures on hydrogen with novel background rejection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1601, pp.163. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2016)163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01230488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Monitoring of the Osiris Reactor with the Nucifer Neutrino Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coulloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.112006. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Spontaneous Light Emission of the PMTs used in the Double Chooz Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/11/08/P08001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector (vol 10, 086, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.074. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2015)074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Recently Measured Nuclear Data to Reactor Antineutrino Energy Spectra Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.149-152. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01057793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10(2014), pp.86. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-independent measurement of θ13 in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 735, pp.51-56. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00935739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision muon reconstruction in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 764, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.07.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-positronium observation in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (10), pp.032. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurement of total fission cross sections in spallation reactions of 208Pb and 238U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pleskac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.034601. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.87.034601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00726669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of backgrounds using reactor-off data in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.011102(R). </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00771651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic production cross sections of the residual nuclei in spallation reactions induced by 136Xe projectiles on proton at 500 AMeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Alcántara-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 899, pp.116-132. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2012.12.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00789526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of theta_13 from Delayed Neutron Capture on Hydrogen in the Double Chooz Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 723, pp.66-70. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00776430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antineutrino energy spectra predictions from the summation of beta decay branches of the fission products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.202504. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.202504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00734002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor electron antineutrino disappearance in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.052008. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.052008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00722579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indication of reactor electron antineutrinos disappearance in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.131801. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.131801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Test of Lorentz Violation with a Reactor-based Antineutrino Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dracos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.112009. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Simulation for Antineutrino Experiments using DRAGON and MURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Djurcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.012001. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00672500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Predictions of Reactor Antineutrino Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.054615. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00558857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deep inelastic reactions in 238U + 238U at Coulomb barrier energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.251-259. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2010-10911-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Neutrino Detection for Non-Proliferation With the NUCIFER Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.2732-2739. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2035119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the transfer reactions on p + $^{6}$He elastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.159-163. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2006-10384-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00153254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAYA: An active-target detector for binary reactions with exotic beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 583, pp.341-349. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00176117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the $^{8}$He ground state via the $^{8}$He(p,t)$^{6}$He reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 646, pp.222-226. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\alpha$ decay of excited states in $^{14}$C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Freer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Ashwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.014305. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.014305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00131478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass measurements of neutron-rich nuclei near the N=20 and 28 shell closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 649, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00144999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for subshell closure in $^{8}$He and indication of a resonant state in $^{7}$He below 1 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Pollacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.044301. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.044301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N=14 shell closure in $^{22}$O viewed through a neutron sensitive probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.012501. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.012501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction cross-section and reduced strong absorption radius measurements of neutron-rich nuclei in the vicinity of closed shells N=20 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 780, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the $^{6}$He cluster structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.064311-1-8. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.064311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19} $Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important pickup coupling effect on $^{8}He(p,p)$ elastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.82-87. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2005.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission induced by fast heavy ions in a thin silicon crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.032902. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.032902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay heat calculations and application of the lines of defence method to Chloride Molten Salt Reactor ARAMIS-A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Halwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiliam Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEN, Sep 2025, Antibes-Juan Les Pins, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05175443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle physics using reactor antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Awe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmass 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seattle WA, United States. pp.080501, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ad3a84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de décroissances beta avec la technique TAGS et impact sur les calculs de puissance résiduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Data Uncertainty Propagation in Decay Heat Calculations: A Monte Carlo Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molla Yohannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laks David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENE2023: 32rd Nuclear Energy for New Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta spectrum shape studies for the predictions of the antineutrino spectrum from reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, United States. pp.08001, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328408001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Most Recent Total Absorption Gamma-ray Spectroscopy Data of Fission Fragments on Reactor Antineutrino Spectra and Comparison with the Daya Bay Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPC 2019: 27th International Nuclear Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of the Reactor Core Simulations for Determination of the Antineutrino Spectrum for the SoLid Experiment at BR2 Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert van den Branden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2019 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay heat calculations with JEFF librairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyry Savaloinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEFF Meetings, in NEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summation Calculations for Reactor Antineutrino Spectra, Decay Heat and Delayed Neutron Fractions Involving New TAGS Data and Evaluated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guadilla-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop On Nuclear Data Evaluation for Reactor Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aix-en-Provence, France. pp.01001, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on MSR pSSC activities, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress on MSR pSSC activities, GIF MSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Heat Calculations with SERPENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Serpent User Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the TAGS data on the Summation Calculations for Reactor Antineutrinos and Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS)  - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de puissance résiduelle pour le concept MSFR & Données nucléaires de décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEDS / Atelier FrenchTeam-MSFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent TAGS measurements and Perspectives at the ALTO facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS) - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Data and Reactor and Neutrino Physics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadilla Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Nucléaires pour l'Energie et l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Total Absorption Gamma-Ray Spectroscopy Results And Their impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA Nuclear Data Week - JEFF and WPEC SG Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des expériences TAS : point sur les campagnes de mesure 2009 et 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NACRE sur la décroissance bêta des produits de fission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de Réacteurs@SUBATECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiniWorkshop NACRE: Packages 2.2 et 2.3.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Studies for Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor, EPJ Web of Conferences Volume 146 (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&D Activities Progress Summary, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIF MSR pSSC, IAEA Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d'échauffement gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEDS / Atelier FrenchTeam-MSFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Core Simulations for Determination of the Antineutrino Spectrum for the SoLid Experiment at BR2 Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert van den Branden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Koonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.09012, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714609012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoLid: Search for Oscillations with Lithium-6 Detector at the SCK-CEN BR2 reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on High Energy Physics (ICHEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain. pp.2690-2692, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2015.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016: International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FrenchTeamMSFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier bilan Needs 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of fission fragment beta decay properties through TAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BR2 Reactor Coupled MCNPX and MURE Simulations for the SoLid Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Koonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research Reactor Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Buccarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Absorption Spectroscopy Measurements of Nuclei Interesting for Reactor Antineutrino Spectra and Decay Heat Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JEFF-CHANDA workshop on nuclear data mesasurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New TAS Results for Antineutrino Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on status of Neutrino flux modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission in Lead on Proton and Deuteron Reactions at 500 A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ayyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casarejos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Enqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.277-279, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01062968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neutrons For Science facility at SPIRAL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.353-356, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00797422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of recently measured nuclear data to reactor antineutrino energy spectra predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission Product Spectroscopy (Fission 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Caen, France. pp.07007, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20136207007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Dynamics of Fission at High Excitation Energy in Reactions Induced by Relativistic Protons and Deuterons on Lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ayyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casarejos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kurtukian Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00798320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From science to safety: the long way to risk management assessment in nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fraillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research Reactors: Safe Management and Effective Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Nov 2011, Rabat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Studies of Neutron Rich Nuclei Using Total Absorption Gamma-ray Spectroscopy and Delayed Neutron Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Äysto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Batist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology ND2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Jeju Island, South Korea. pp.1499-1502, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3938/jkps.59.1499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neutrons for Science Facility at SPIRAL‐2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Applications of Nuclear Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Crète, Greece. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3665296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Simulations for Unveiling Diversion Scenarios : capabilities of the antineutrino probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nuttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards IAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long-lived di-nuclear system in U+U reactions near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Varenna, Italy. pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00407953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009 (JRJC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00609209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of 26Si for application to nova gamma-ray emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Sereville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bahrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium on Nuclei in the Cosmos, NIC XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Heidelberg, Germany. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00671372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Neutrino Detection for Non Proliferation with the NUCIFER Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards IAEA, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear reactor simulations for unveiling diversion scenarios : capabilities of the antineutrino probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference GLOBAL 2009 "The Nuclear Fuel Cycle: Sustainable Options &amp; Industrial Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.2206-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residue production in 136Xe + p spallation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez-Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Long Living Giant System in $^{238}$U+$^{238}$U Collisions near the Coulomb Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the State of the Art in Nuclear Cluster Physics (SOTANCP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.2235-2239, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218301308011409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and low-lying states of the $^{8}$He exotic nucleus via direct reactions on proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Physics of Unstable Nuclei (ISPUN07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hoi An, Vietnam. pp.40-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron beam facility at SPIRAL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. pp.459-462, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reactor neutrino applied physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrinos and Non-Proliferation via the Double-Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference - INPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.594-596, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.nuclphysa.2008.02.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations in the context of reactor monitoring with antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2008 - International Conference on the Physics of Reactors «Nuclear Power: A Sustainable Resource»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00419981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reactor monitoring with antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2007: Advanced Nuclear Fuel Cycles and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boise, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAYA, a gaseous active target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Position-Sensitive Detectors PSD-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Liverpool, United Kingdom. pp.145-148, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00138946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long lived component in the reaction U+U near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.60-69, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2713501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00118677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-lying states and structure of the exotic $^8$He via direct reactions on the proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Collective Motion in Nuclei under Extreme Conditions - COMEX 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sankt Goar, Germany. pp.260-265, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of exotic nuclei from direct reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Nucleus-Nucleus Collisions (NN2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Rio de Janeiro, Brazil. pp.423c-432c, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00121541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues production in the $^{136}$Xe +p spallation reaction relevant for the incineration of nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00160635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spallation studies at GSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henzlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Varenna, Italy. pp.379-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00125232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2200912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00086336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion slowing down and charge exchange at small impact parameters selected by channeling: superdensity effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Hoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Swift Heavy Ions in Matter SHIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the ground-state wave function of 6He via the $^{6}$He(p, t)$\alpha$ transfer reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Cortina-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.267-269, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-021-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mass measurements at the neutron drip-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction cross-sections and reduced strong absorption radii of nuclei in the vicinity of closed shells N = 20 and N = 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baiborodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses ENAM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.223-226, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-185-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mass measurements at the neutron drip-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baiborodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Catford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.23-26, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-189-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements of reaction cross sections and reduced strong absorption radii of neutron-rich exotic nuclei in the vicinity of closed shells N=20 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.108-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and resonant reactions with secondary beams at low energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "A New Era of Nuclear Structure Physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Niigata, Japan. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00258220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in exotic nuclei studies by transfer reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Tchuvil'Sky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Kurgalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Ter-Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2003- Tours Symposium on Nuclear Physics 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Tours, France. pp.301-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse kinematics proton scattering from the exotic nucleus $^{22}$O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Bormio, Italy. pp.322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for t+t clustering in $^{6}$He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Clustering Aspects of Nuclear Structure 8 Cluster'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Nara, Japan. pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New target and detection methods: active detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.10c-16c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of light exotic nuclei $^{6,8}$He and $^{10,11}$C from (p,p') reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.49c-54c, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(03)01334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the new active target MAYA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the interface between NUclear STructure, Astrophysics and Reactions - NUSTAR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Guildford, United Kingdom. 31, pp.S1831-S1835, 2005, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeling of fast Pb$^{56+}$ ions in a thin silicon crystal correlation between secondary electron emission energy loss and charge exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale Swift Heavy Ions in Matter SHIM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Taormina, Italy. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas James Dolan; John Kutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Progress on Molten Salt Reactors. A Companion to Dolan' s Molten Salt Reactors and Thorium Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.19-29, 2024, 978-0-323-99129-2. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99377-7.00005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino emission and gamma background characteristics from a thermal research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Communeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the detection and acquisition systems at NFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">xxx. 2012, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00711773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la fonction d'onde de l'$^{6}$He par la reaction de transfert $^{6}$He(p,t)$^{4}$He: contribution de la configuration à deux tritons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université de Caen, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la physique fondamentale vers les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de NANTES, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04915603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydie Giot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the safety and performance of molten salt reactors for their deployment in the European Union: the MIMOSA and ENDURANCE projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morlaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (30), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to Spent Nuclear Fuel decay heat for Light Water Reactors: a review from the NEA WPNCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rochman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Àlvarez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bardelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øystein Bremnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (9), pp.1-83. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need for precise nuclear structure data for reactor studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhazize Chebboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille de Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, 6 (11 p.). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fission-product Decay Data for Reactor Applications: Part I -- Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (4), pp.78. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/s10050-023-00969-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Chooz antineutrino detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Kerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ahijado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (9), pp.804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10726-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total absorption &amp;lt;math&amp;gt;&amp;lt;mi&amp;gt;γ&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt;-ray spectroscopy of the &amp;lt;math&amp;gt;&amp;lt;mi&amp;gt;β&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Y&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;96&amp;lt;/mn&amp;gt;&amp;lt;mtext&amp;gt;gs&amp;lt;/mtext&amp;gt;&amp;lt;mo&amp;gt;,&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;m&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Briz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014306. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.014306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Benchmark Exercise for Spent Nuclear Fuel Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Bäckström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Álvarez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Čalič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Sci.Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196 (9), pp.1125-1145. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2022.2053489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reference Database for Beta-Delayed Neutron Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Piksaikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.P. Rykaczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.144-238. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoLid: a short baseline reactor neutrino experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (02), pp.P02025. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Summation Model: An Improved Agreement with the Daya Bay Antineutrino Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (2), pp.022502. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.022502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning and Operation of the Readout System for the SoLid Neutrino Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.P11003. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/11/P11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the scintillation light collection and uniformity for the SoLid experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boursette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (09), pp.P09005. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/09/P09005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in beta decay measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.24. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a full scale prototype detector at the BR2 reactor for the SoLid experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (05), pp.P05005. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/05/P05005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic production cross sections of residual nuclei in the spallation reaction $^{136}$Xe(200$A$ MeV)+ $p$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.044606. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-muon characterization and annual modulation measurement with Double Chooz detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/02/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel segmented-scintillator antineutrino detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04024. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\theta_{13}$ in Double Chooz using neutron captures on hydrogen with novel background rejection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1601, pp.163. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2016)163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01230488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muon capture on light isotopes in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.054608. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.054608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Monitoring of the Osiris Reactor with the Nucifer Neutrino Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coulloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.112006. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Spontaneous Light Emission of the PMTs used in the Double Chooz Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/11/08/P08001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector (vol 10, 086, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.074. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2015)074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10(2014), pp.86. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-independent measurement of θ13 in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 735, pp.51-56. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00935739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision muon reconstruction in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 764, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.07.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-positronium observation in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (10), pp.032. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Recently Measured Nuclear Data to Reactor Antineutrino Energy Spectra Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.149-152. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01057793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurement of total fission cross sections in spallation reactions of 208Pb and 238U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pleskac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.034601. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.87.034601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00726669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of backgrounds using reactor-off data in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.011102(R). </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00771651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic production cross sections of the residual nuclei in spallation reactions induced by 136Xe projectiles on proton at 500 AMeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Alcántara-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 899, pp.116-132. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2012.12.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00789526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of theta_13 from Delayed Neutron Capture on Hydrogen in the Double Chooz Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 723, pp.66-70. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00776430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor electron antineutrino disappearance in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.052008. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.052008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00722579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Simulation for Antineutrino Experiments using DRAGON and MURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Djurcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.012001. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00672500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Test of Lorentz Violation with a Reactor-based Antineutrino Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dracos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.112009. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indication of reactor electron antineutrinos disappearance in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.131801. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.131801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antineutrino energy spectra predictions from the summation of beta decay branches of the fission products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.202504. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.202504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00734002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Predictions of Reactor Antineutrino Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.054615. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00558857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deep inelastic reactions in 238U + 238U at Coulomb barrier energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.251-259. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2010-10911-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Neutrino Detection for Non-Proliferation With the NUCIFER Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.2732-2739. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2035119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\alpha$ decay of excited states in $^{14}$C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Freer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Ashwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.014305. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.014305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00131478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAYA: An active-target detector for binary reactions with exotic beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 583, pp.341-349. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00176117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the $^{8}$He ground state via the $^{8}$He(p,t)$^{6}$He reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 646, pp.222-226. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass measurements of neutron-rich nuclei near the N=20 and 28 shell closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 649, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00144999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the transfer reactions on p + $^{6}$He elastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.159-163. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2006-10384-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00153254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N=14 shell closure in $^{22}$O viewed through a neutron sensitive probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.012501. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.012501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for subshell closure in $^{8}$He and indication of a resonant state in $^{7}$He below 1 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Pollacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.044301. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.044301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction cross-section and reduced strong absorption radius measurements of neutron-rich nuclei in the vicinity of closed shells N=20 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 780, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19} $Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the $^{6}$He cluster structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.064311-1-8. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.064311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important pickup coupling effect on $^{8}He(p,p)$ elastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.82-87. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2005.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission induced by fast heavy ions in a thin silicon crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.032902. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.032902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay heat calculations and application of the lines of defence method to Chloride Molten Salt Reactor ARAMIS-A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Halwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiliam Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEN, Sep 2025, Antibes-Juan Les Pins, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05175443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de décroissances beta avec la technique TAGS et impact sur les calculs de puissance résiduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle physics using reactor antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Awe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmass 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seattle WA, United States. pp.080501, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ad3a84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Data Uncertainty Propagation in Decay Heat Calculations: A Monte Carlo Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molla Yohannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laks David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENE2023: 32rd Nuclear Energy for New Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta spectrum shape studies for the predictions of the antineutrino spectrum from reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, United States. pp.08001, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328408001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Most Recent Total Absorption Gamma-ray Spectroscopy Data of Fission Fragments on Reactor Antineutrino Spectra and Comparison with the Daya Bay Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPC 2019: 27th International Nuclear Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of the Reactor Core Simulations for Determination of the Antineutrino Spectrum for the SoLid Experiment at BR2 Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert van den Branden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2019 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay heat calculations with JEFF librairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyry Savaloinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEFF Meetings, in NEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summation Calculations for Reactor Antineutrino Spectra, Decay Heat and Delayed Neutron Fractions Involving New TAGS Data and Evaluated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guadilla-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop On Nuclear Data Evaluation for Reactor Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aix-en-Provence, France. pp.01001, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the TAGS data on the Summation Calculations for Reactor Antineutrinos and Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS)  - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de puissance résiduelle pour le concept MSFR & Données nucléaires de décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEDS / Atelier FrenchTeam-MSFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent TAGS measurements and Perspectives at the ALTO facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS) - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Data and Reactor and Neutrino Physics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadilla Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Nucléaires pour l'Energie et l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Total Absorption Gamma-Ray Spectroscopy Results And Their impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA Nuclear Data Week - JEFF and WPEC SG Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on MSR pSSC activities, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress on MSR pSSC activities, GIF MSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Heat Calculations with SERPENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Serpent User Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de Réacteurs@SUBATECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiniWorkshop NACRE: Packages 2.2 et 2.3.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Studies for Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des expériences TAS : point sur les campagnes de mesure 2009 et 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NACRE sur la décroissance bêta des produits de fission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor, EPJ Web of Conferences Volume 146 (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&D Activities Progress Summary, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIF MSR pSSC, IAEA Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d'échauffement gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEDS / Atelier FrenchTeam-MSFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Core Simulations for Determination of the Antineutrino Spectrum for the SoLid Experiment at BR2 Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert van den Branden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Koonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.09012, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714609012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoLid: Search for Oscillations with Lithium-6 Detector at the SCK-CEN BR2 reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on High Energy Physics (ICHEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain. pp.2690-2692, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2015.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016: International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FrenchTeamMSFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier bilan Needs 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of fission fragment beta decay properties through TAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BR2 Reactor Coupled MCNPX and MURE Simulations for the SoLid Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Koonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research Reactor Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Buccarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Absorption Spectroscopy Measurements of Nuclei Interesting for Reactor Antineutrino Spectra and Decay Heat Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JEFF-CHANDA workshop on nuclear data mesasurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New TAS Results for Antineutrino Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on status of Neutrino flux modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neutrons For Science facility at SPIRAL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.353-356, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00797422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission in Lead on Proton and Deuteron Reactions at 500 A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ayyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casarejos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Enqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.277-279, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01062968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of recently measured nuclear data to reactor antineutrino energy spectra predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission Product Spectroscopy (Fission 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Caen, France. pp.07007, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20136207007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Dynamics of Fission at High Excitation Energy in Reactions Induced by Relativistic Protons and Deuterons on Lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ayyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casarejos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kurtukian Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00798320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From science to safety: the long way to risk management assessment in nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fraillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research Reactors: Safe Management and Effective Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Nov 2011, Rabat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Studies of Neutron Rich Nuclei Using Total Absorption Gamma-ray Spectroscopy and Delayed Neutron Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Äysto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Batist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology ND2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Jeju Island, South Korea. pp.1499-1502, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3938/jkps.59.1499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neutrons for Science Facility at SPIRAL‐2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Applications of Nuclear Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Crète, Greece. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3665296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Simulations for Unveiling Diversion Scenarios : capabilities of the antineutrino probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nuttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards IAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long-lived di-nuclear system in U+U reactions near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Varenna, Italy. pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00407953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009 (JRJC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00609209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of 26Si for application to nova gamma-ray emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Sereville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bahrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium on Nuclei in the Cosmos, NIC XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Heidelberg, Germany. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00671372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Neutrino Detection for Non Proliferation with the NUCIFER Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards IAEA, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear reactor simulations for unveiling diversion scenarios : capabilities of the antineutrino probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference GLOBAL 2009 "The Nuclear Fuel Cycle: Sustainable Options &amp; Industrial Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.2206-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Long Living Giant System in $^{238}$U+$^{238}$U Collisions near the Coulomb Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the State of the Art in Nuclear Cluster Physics (SOTANCP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.2235-2239, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218301308011409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron beam facility at SPIRAL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. pp.459-462, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and low-lying states of the $^{8}$He exotic nucleus via direct reactions on proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Physics of Unstable Nuclei (ISPUN07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hoi An, Vietnam. pp.40-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reactor neutrino applied physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrinos and Non-Proliferation via the Double-Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference - INPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.594-596, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.nuclphysa.2008.02.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations in the context of reactor monitoring with antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2008 - International Conference on the Physics of Reactors «Nuclear Power: A Sustainable Resource»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00419981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residue production in 136Xe + p spallation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez-Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reactor monitoring with antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2007: Advanced Nuclear Fuel Cycles and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boise, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAYA, a gaseous active target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Position-Sensitive Detectors PSD-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Liverpool, United Kingdom. pp.145-148, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00138946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long lived component in the reaction U+U near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.60-69, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2713501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00118677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-lying states and structure of the exotic $^8$He via direct reactions on the proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Collective Motion in Nuclei under Extreme Conditions - COMEX 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sankt Goar, Germany. pp.260-265, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of exotic nuclei from direct reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Nucleus-Nucleus Collisions (NN2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Rio de Janeiro, Brazil. pp.423c-432c, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00121541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues production in the $^{136}$Xe +p spallation reaction relevant for the incineration of nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00160635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2200912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00086336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spallation studies at GSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henzlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Varenna, Italy. pp.379-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00125232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion slowing down and charge exchange at small impact parameters selected by channeling: superdensity effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Hoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Swift Heavy Ions in Matter SHIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mass measurements at the neutron drip-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction cross-sections and reduced strong absorption radii of nuclei in the vicinity of closed shells N = 20 and N = 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baiborodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses ENAM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.223-226, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-185-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mass measurements at the neutron drip-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baiborodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Catford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.23-26, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-189-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements of reaction cross sections and reduced strong absorption radii of neutron-rich exotic nuclei in the vicinity of closed shells N=20 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.108-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the ground-state wave function of 6He via the $^{6}$He(p, t)$\alpha$ transfer reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Cortina-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.267-269, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-021-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse kinematics proton scattering from the exotic nucleus $^{22}$O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Bormio, Italy. pp.322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and resonant reactions with secondary beams at low energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "A New Era of Nuclear Structure Physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Niigata, Japan. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00258220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in exotic nuclei studies by transfer reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Tchuvil'Sky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Kurgalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Ter-Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2003- Tours Symposium on Nuclear Physics 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Tours, France. pp.301-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for t+t clustering in $^{6}$He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Clustering Aspects of Nuclear Structure 8 Cluster'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Nara, Japan. pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New target and detection methods: active detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.10c-16c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of light exotic nuclei $^{6,8}$He and $^{10,11}$C from (p,p') reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.49c-54c, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(03)01334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the new active target MAYA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the interface between NUclear STructure, Astrophysics and Reactions - NUSTAR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Guildford, United Kingdom. 31, pp.S1831-S1835, 2005, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeling of fast Pb$^{56+}$ ions in a thin silicon crystal correlation between secondary electron emission energy loss and charge exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale Swift Heavy Ions in Matter SHIM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Taormina, Italy. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas James Dolan; John Kutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Progress on Molten Salt Reactors. A Companion to Dolan' s Molten Salt Reactors and Thorium Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.19-29, 2024, 978-0-323-99129-2. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99377-7.00005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino emission and gamma background characteristics from a thermal research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Communeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the detection and acquisition systems at NFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">xxx. 2012, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00711773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la fonction d'onde de l'$^{6}$He par la reaction de transfert $^{6}$He(p,t)$^{4}$He: contribution de la configuration à deux tritons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université de Caen, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la physique fondamentale vers les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de NANTES, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04915603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorenzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deanesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Visser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henning" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhazize Chebboubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Saint-Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rochman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Algora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#192;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bardelay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Bremnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Nichols" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-00969-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Briz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014306" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Kerret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ahijado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10726-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jansson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bengtsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika B&#228;ckstr&#246;m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an &#268;ali&#269;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2022.2053489" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abreu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beaumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dillmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Singh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piksaikin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Rykaczewski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2021.04.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/11/P11003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briz-Monago" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.022502" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boursette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/09/P09005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Meur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Porta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paradela" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044606" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almazan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dos Anjos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baussan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/02/017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054608" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boireau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Collin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulloux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cribier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/08/P08001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Bui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTWBR2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. dos Anjos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.04.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Anjos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.07.058" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133085v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleskac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ricciardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.034601" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergevin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.011102" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789526v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alc&#225;ntara-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.12.119" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZK26VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776430v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.050" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.202504" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.052008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.131801" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876697v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucoanes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dawson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dracos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.112009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Jones" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernstein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Conrad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djurcic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.012001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mueller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golabek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10911-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSJKX5BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fechner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rusek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10384-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JQRF56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.09.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Skaza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.01.035" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00131478v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Price" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Ashwood" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Clarke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Curtis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.014305" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00144999v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.04.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025918v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Pollacco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044301" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012501" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khouaja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benjelloun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hirata" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.07.042" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PKW7JWB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024113v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.064311" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024305v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.05.061" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05175443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Halwani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiliam Clot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851464v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Barbeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghighat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ad3a84" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576903v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne M." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505008v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molla Yohannes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laks David" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Alcal&#225;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Algora" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guadilla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328408001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450321v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012022" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02411155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Kalcheva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert van den Branden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pitois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry Savaloinen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Guo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla-Gomez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Meur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921101001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412916v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allibert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gerardin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guadilla" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410087v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296319v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296281v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadilla Victor" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296292v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419508v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02424465v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419397v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409953v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412914v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410075v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02411158v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Koonen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585507v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714609012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coup&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Cucoanes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2015.10.032" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409924v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410062v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419488v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419337v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062968v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ayyad" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enqvist" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.076" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5TN92KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575296v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798320v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtukian Nieto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tain" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;ysto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1499" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575239v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671372v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahrini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575242v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lasserre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422485v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Bui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292087v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Ordonez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07772" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356387v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011409" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292991v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07703" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292066v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07758" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292095v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.nuclphysa.2008.02.202" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419981v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292059v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00138946v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.11.025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1J24M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118677v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713501" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145704v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.093" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121541v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.12.064" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160635v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ordonez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00125232v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ordonez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henzlova" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024682v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Cortina-Gil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-021-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H26WCMB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025382v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024445v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baiborodin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-185-x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89HMFNMD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024653v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-189-6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8DR2LBW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025436v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00258220v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021715v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolski" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.M. Tchuvil'Sky" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kurgalin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Ter-Akopian" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022030v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pita" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013827v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013828v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)01334-4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024859v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/082" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FC8VCXS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502781v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delpech" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99377-7.00005-4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317508v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Communeau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004091v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04915603v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorenzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deanesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Visser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rochman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Algora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#192;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bardelay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Bremnes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhazize Chebboubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Saint-Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Nichols" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-00969-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Kerret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ahijado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10726-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Briz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jansson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bengtsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika B&#228;ckstr&#246;m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an &#268;ali&#269;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2022.2053489" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dillmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Singh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piksaikin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Rykaczewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2021.04.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briz-Monago" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.022502" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/11/P11003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boursette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/09/P09005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Meur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Porta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paradela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044606" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almazan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dos Anjos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baussan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/02/017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boireau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Collin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulloux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cribier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/08/P08001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. dos Anjos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)086" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935739v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.04.045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Anjos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.07.058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Bui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTWBR2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleskac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ricciardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.034601" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergevin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.011102" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789526v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alc&#225;ntara-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.12.119" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZK26VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776430v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.050" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.052008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672500v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Jones" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Conrad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djurcic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.012001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876697v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucoanes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dawson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dracos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.112009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.131801" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734002v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.202504" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mueller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golabek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10911-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSJKX5BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fechner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00131478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Price" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Ashwood" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Clarke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Curtis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.014305" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176117v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.09.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Skaza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.01.035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00144999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.04.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rusek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10384-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JQRF56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025255v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012501" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Pollacco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044301" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khouaja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benjelloun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hirata" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.07.042" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PKW7JWB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024113v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.064311" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024305v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.05.061" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05175443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Halwani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiliam Clot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576903v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne M." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Barbeau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghighat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ad3a84" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505008v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molla Yohannes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laks David" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Alcal&#225;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Algora" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guadilla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328408001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450321v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012022" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02411155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Kalcheva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert van den Branden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pitois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry Savaloinen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Guo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla-Gomez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921101001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296323v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guadilla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410087v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296319v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296281v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadilla Victor" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296292v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412916v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allibert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gerardin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296334v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02424465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419397v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419508v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409953v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412914v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410075v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02411158v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Koonen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585507v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714609012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349864v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coup&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Cucoanes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2015.10.032" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410062v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419488v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410548v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419327v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062968v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ayyad" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enqvist" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.076" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5TN92KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575296v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798320v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtukian Nieto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686870v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;ysto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1499" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575239v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407953v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609209v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671372v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahrini" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lasserre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422485v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Bui" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356387v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011409" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290701v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07703" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292991v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292066v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07758" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292095v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.nuclphysa.2008.02.202" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419981v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292087v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Ordonez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07772" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292059v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00138946v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.11.025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1J24M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118677v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713501" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145704v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.093" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121541v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.12.064" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160635v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ordonez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00125232v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ordonez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henzlova" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025382v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024445v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baiborodin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-185-x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89HMFNMD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-189-6" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8DR2LBW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025436v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024682v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Cortina-Gil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-021-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H26WCMB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021812v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00258220v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021715v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolski" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.M. Tchuvil'Sky" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kurgalin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Ter-Akopian" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022030v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pita" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013827v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013828v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)01334-4" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024859v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/082" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FC8VCXS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502781v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delpech" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99377-7.00005-4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317508v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Communeau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004091v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04915603v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>