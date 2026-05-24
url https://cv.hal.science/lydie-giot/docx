--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydie Giot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the safety and performance of molten salt reactors for their deployment in the European Union: the MIMOSA and ENDURANCE projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morlaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (30), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to Spent Nuclear Fuel decay heat for Light Water Reactors: a review from the NEA WPNCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rochman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Àlvarez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bardelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øystein Bremnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (9), pp.1-83. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need for precise nuclear structure data for reactor studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhazize Chebboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille de Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, 6 (11 p.). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fission-product Decay Data for Reactor Applications: Part I -- Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (4), pp.78. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/s10050-023-00969-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Chooz antineutrino detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Kerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ahijado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (9), pp.804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10726-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total absorption &amp;lt;math&amp;gt;&amp;lt;mi&amp;gt;γ&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt;-ray spectroscopy of the &amp;lt;math&amp;gt;&amp;lt;mi&amp;gt;β&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Y&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;96&amp;lt;/mn&amp;gt;&amp;lt;mtext&amp;gt;gs&amp;lt;/mtext&amp;gt;&amp;lt;mo&amp;gt;,&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;m&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Briz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014306. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.014306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Benchmark Exercise for Spent Nuclear Fuel Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Bäckström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Álvarez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Čalič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Sci.Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196 (9), pp.1125-1145. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2022.2053489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reference Database for Beta-Delayed Neutron Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Piksaikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.P. Rykaczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.144-238. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoLid: a short baseline reactor neutrino experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (02), pp.P02025. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Summation Model: An Improved Agreement with the Daya Bay Antineutrino Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (2), pp.022502. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.022502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning and Operation of the Readout System for the SoLid Neutrino Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.P11003. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/11/P11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the scintillation light collection and uniformity for the SoLid experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boursette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (09), pp.P09005. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/09/P09005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in beta decay measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.24. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a full scale prototype detector at the BR2 reactor for the SoLid experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (05), pp.P05005. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/05/P05005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic production cross sections of residual nuclei in the spallation reaction $^{136}$Xe(200$A$ MeV)+ $p$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.044606. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-muon characterization and annual modulation measurement with Double Chooz detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/02/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel segmented-scintillator antineutrino detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04024. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\theta_{13}$ in Double Chooz using neutron captures on hydrogen with novel background rejection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1601, pp.163. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2016)163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01230488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muon capture on light isotopes in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.054608. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.054608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Monitoring of the Osiris Reactor with the Nucifer Neutrino Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coulloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.112006. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Spontaneous Light Emission of the PMTs used in the Double Chooz Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/11/08/P08001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector (vol 10, 086, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.074. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2015)074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10(2014), pp.86. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-independent measurement of θ13 in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 735, pp.51-56. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00935739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision muon reconstruction in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 764, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.07.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-positronium observation in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (10), pp.032. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Recently Measured Nuclear Data to Reactor Antineutrino Energy Spectra Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.149-152. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01057793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurement of total fission cross sections in spallation reactions of 208Pb and 238U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pleskac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.034601. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.87.034601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00726669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of backgrounds using reactor-off data in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.011102(R). </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00771651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic production cross sections of the residual nuclei in spallation reactions induced by 136Xe projectiles on proton at 500 AMeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Alcántara-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 899, pp.116-132. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2012.12.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00789526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of theta_13 from Delayed Neutron Capture on Hydrogen in the Double Chooz Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 723, pp.66-70. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00776430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor electron antineutrino disappearance in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.052008. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.052008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00722579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Simulation for Antineutrino Experiments using DRAGON and MURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Djurcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.012001. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00672500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Test of Lorentz Violation with a Reactor-based Antineutrino Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dracos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.112009. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indication of reactor electron antineutrinos disappearance in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.131801. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.131801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antineutrino energy spectra predictions from the summation of beta decay branches of the fission products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.202504. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.202504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00734002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Predictions of Reactor Antineutrino Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.054615. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00558857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deep inelastic reactions in 238U + 238U at Coulomb barrier energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.251-259. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2010-10911-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Neutrino Detection for Non-Proliferation With the NUCIFER Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.2732-2739. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2035119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\alpha$ decay of excited states in $^{14}$C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Freer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Ashwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.014305. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.014305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00131478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAYA: An active-target detector for binary reactions with exotic beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 583, pp.341-349. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00176117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the $^{8}$He ground state via the $^{8}$He(p,t)$^{6}$He reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 646, pp.222-226. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass measurements of neutron-rich nuclei near the N=20 and 28 shell closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 649, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00144999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the transfer reactions on p + $^{6}$He elastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.159-163. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2006-10384-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00153254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N=14 shell closure in $^{22}$O viewed through a neutron sensitive probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.012501. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.012501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for subshell closure in $^{8}$He and indication of a resonant state in $^{7}$He below 1 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Pollacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.044301. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.044301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction cross-section and reduced strong absorption radius measurements of neutron-rich nuclei in the vicinity of closed shells N=20 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 780, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19} $Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the $^{6}$He cluster structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.064311-1-8. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.064311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important pickup coupling effect on $^{8}He(p,p)$ elastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.82-87. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2005.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission induced by fast heavy ions in a thin silicon crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.032902. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.032902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay heat calculations and application of the lines of defence method to Chloride Molten Salt Reactor ARAMIS-A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Halwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiliam Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEN, Sep 2025, Antibes-Juan Les Pins, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05175443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de décroissances beta avec la technique TAGS et impact sur les calculs de puissance résiduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle physics using reactor antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Awe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmass 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seattle WA, United States. pp.080501, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ad3a84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Data Uncertainty Propagation in Decay Heat Calculations: A Monte Carlo Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molla Yohannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laks David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENE2023: 32rd Nuclear Energy for New Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta spectrum shape studies for the predictions of the antineutrino spectrum from reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, United States. pp.08001, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328408001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Most Recent Total Absorption Gamma-ray Spectroscopy Data of Fission Fragments on Reactor Antineutrino Spectra and Comparison with the Daya Bay Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPC 2019: 27th International Nuclear Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of the Reactor Core Simulations for Determination of the Antineutrino Spectrum for the SoLid Experiment at BR2 Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert van den Branden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2019 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay heat calculations with JEFF librairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyry Savaloinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEFF Meetings, in NEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summation Calculations for Reactor Antineutrino Spectra, Decay Heat and Delayed Neutron Fractions Involving New TAGS Data and Evaluated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guadilla-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop On Nuclear Data Evaluation for Reactor Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aix-en-Provence, France. pp.01001, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the TAGS data on the Summation Calculations for Reactor Antineutrinos and Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS)  - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de puissance résiduelle pour le concept MSFR & Données nucléaires de décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEDS / Atelier FrenchTeam-MSFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent TAGS measurements and Perspectives at the ALTO facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS) - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Data and Reactor and Neutrino Physics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadilla Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Nucléaires pour l'Energie et l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Total Absorption Gamma-Ray Spectroscopy Results And Their impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA Nuclear Data Week - JEFF and WPEC SG Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on MSR pSSC activities, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress on MSR pSSC activities, GIF MSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Heat Calculations with SERPENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Serpent User Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de Réacteurs@SUBATECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiniWorkshop NACRE: Packages 2.2 et 2.3.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Studies for Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des expériences TAS : point sur les campagnes de mesure 2009 et 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NACRE sur la décroissance bêta des produits de fission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor, EPJ Web of Conferences Volume 146 (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&D Activities Progress Summary, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIF MSR pSSC, IAEA Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d'échauffement gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEDS / Atelier FrenchTeam-MSFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Core Simulations for Determination of the Antineutrino Spectrum for the SoLid Experiment at BR2 Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert van den Branden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Koonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.09012, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714609012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoLid: Search for Oscillations with Lithium-6 Detector at the SCK-CEN BR2 reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on High Energy Physics (ICHEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain. pp.2690-2692, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2015.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016: International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FrenchTeamMSFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier bilan Needs 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of fission fragment beta decay properties through TAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BR2 Reactor Coupled MCNPX and MURE Simulations for the SoLid Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Koonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research Reactor Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Buccarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Absorption Spectroscopy Measurements of Nuclei Interesting for Reactor Antineutrino Spectra and Decay Heat Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JEFF-CHANDA workshop on nuclear data mesasurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New TAS Results for Antineutrino Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on status of Neutrino flux modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neutrons For Science facility at SPIRAL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.353-356, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00797422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission in Lead on Proton and Deuteron Reactions at 500 A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ayyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casarejos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Enqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.277-279, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01062968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of recently measured nuclear data to reactor antineutrino energy spectra predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission Product Spectroscopy (Fission 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Caen, France. pp.07007, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20136207007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Dynamics of Fission at High Excitation Energy in Reactions Induced by Relativistic Protons and Deuterons on Lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ayyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casarejos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kurtukian Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00798320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From science to safety: the long way to risk management assessment in nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fraillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research Reactors: Safe Management and Effective Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Nov 2011, Rabat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Studies of Neutron Rich Nuclei Using Total Absorption Gamma-ray Spectroscopy and Delayed Neutron Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Äysto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Batist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology ND2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Jeju Island, South Korea. pp.1499-1502, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3938/jkps.59.1499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neutrons for Science Facility at SPIRAL‐2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Applications of Nuclear Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Crète, Greece. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3665296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Simulations for Unveiling Diversion Scenarios : capabilities of the antineutrino probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nuttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards IAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long-lived di-nuclear system in U+U reactions near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Varenna, Italy. pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00407953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009 (JRJC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00609209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of 26Si for application to nova gamma-ray emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Sereville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bahrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium on Nuclei in the Cosmos, NIC XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Heidelberg, Germany. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00671372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Neutrino Detection for Non Proliferation with the NUCIFER Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards IAEA, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear reactor simulations for unveiling diversion scenarios : capabilities of the antineutrino probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference GLOBAL 2009 "The Nuclear Fuel Cycle: Sustainable Options &amp; Industrial Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.2206-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Long Living Giant System in $^{238}$U+$^{238}$U Collisions near the Coulomb Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the State of the Art in Nuclear Cluster Physics (SOTANCP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.2235-2239, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218301308011409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron beam facility at SPIRAL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. pp.459-462, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and low-lying states of the $^{8}$He exotic nucleus via direct reactions on proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Physics of Unstable Nuclei (ISPUN07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hoi An, Vietnam. pp.40-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reactor neutrino applied physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrinos and Non-Proliferation via the Double-Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference - INPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.594-596, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.nuclphysa.2008.02.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations in the context of reactor monitoring with antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2008 - International Conference on the Physics of Reactors «Nuclear Power: A Sustainable Resource»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00419981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residue production in 136Xe + p spallation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez-Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reactor monitoring with antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2007: Advanced Nuclear Fuel Cycles and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boise, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAYA, a gaseous active target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Position-Sensitive Detectors PSD-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Liverpool, United Kingdom. pp.145-148, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00138946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long lived component in the reaction U+U near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.60-69, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2713501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00118677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-lying states and structure of the exotic $^8$He via direct reactions on the proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Collective Motion in Nuclei under Extreme Conditions - COMEX 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sankt Goar, Germany. pp.260-265, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of exotic nuclei from direct reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Nucleus-Nucleus Collisions (NN2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Rio de Janeiro, Brazil. pp.423c-432c, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00121541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues production in the $^{136}$Xe +p spallation reaction relevant for the incineration of nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00160635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2200912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00086336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spallation studies at GSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henzlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Varenna, Italy. pp.379-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00125232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion slowing down and charge exchange at small impact parameters selected by channeling: superdensity effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Hoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Swift Heavy Ions in Matter SHIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mass measurements at the neutron drip-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction cross-sections and reduced strong absorption radii of nuclei in the vicinity of closed shells N = 20 and N = 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baiborodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses ENAM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.223-226, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-185-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mass measurements at the neutron drip-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baiborodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Catford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.23-26, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-189-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements of reaction cross sections and reduced strong absorption radii of neutron-rich exotic nuclei in the vicinity of closed shells N=20 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.108-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the ground-state wave function of 6He via the $^{6}$He(p, t)$\alpha$ transfer reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Cortina-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.267-269, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-021-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse kinematics proton scattering from the exotic nucleus $^{22}$O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Bormio, Italy. pp.322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and resonant reactions with secondary beams at low energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "A New Era of Nuclear Structure Physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Niigata, Japan. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00258220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in exotic nuclei studies by transfer reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Tchuvil'Sky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Kurgalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Ter-Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2003- Tours Symposium on Nuclear Physics 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Tours, France. pp.301-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for t+t clustering in $^{6}$He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Clustering Aspects of Nuclear Structure 8 Cluster'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Nara, Japan. pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New target and detection methods: active detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.10c-16c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of light exotic nuclei $^{6,8}$He and $^{10,11}$C from (p,p') reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.49c-54c, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(03)01334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the new active target MAYA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the interface between NUclear STructure, Astrophysics and Reactions - NUSTAR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Guildford, United Kingdom. 31, pp.S1831-S1835, 2005, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeling of fast Pb$^{56+}$ ions in a thin silicon crystal correlation between secondary electron emission energy loss and charge exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale Swift Heavy Ions in Matter SHIM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Taormina, Italy. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas James Dolan; John Kutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Progress on Molten Salt Reactors. A Companion to Dolan' s Molten Salt Reactors and Thorium Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.19-29, 2024, 978-0-323-99129-2. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99377-7.00005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino emission and gamma background characteristics from a thermal research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Communeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the detection and acquisition systems at NFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">xxx. 2012, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00711773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la fonction d'onde de l'$^{6}$He par la reaction de transfert $^{6}$He(p,t)$^{4}$He: contribution de la configuration à deux tritons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université de Caen, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la physique fondamentale vers les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de NANTES, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04915603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydie Giot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source term distribution and mobility – WP3 results of EU project SAMOSAFER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Křepel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M.A. Frederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 448, pp.114679. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the safety and performance of molten salt reactors for their deployment in the European Union: the MIMOSA and ENDURANCE projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morlaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (30), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need for precise nuclear structure data for reactor studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhazize Chebboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille de Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, 6 (11 p.). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to Spent Nuclear Fuel decay heat for Light Water Reactors: a review from the NEA WPNCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rochman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Àlvarez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bardelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øystein Bremnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (9), pp.1-83. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fission-product Decay Data for Reactor Applications: Part I -- Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (4), pp.78. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/s10050-023-00969-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Benchmark Exercise for Spent Nuclear Fuel Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Bäckström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Álvarez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Čalič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196 (9), pp.1125-1145. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2022.2053489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total absorption γ-ray spectroscopy of the β decays of Y96gs,m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Briz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014306. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.014306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Chooz antineutrino detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Kerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ahijado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (9), pp.804. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10726-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoLid: a short baseline reactor neutrino experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (02), pp.P02025. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reference Database for Beta-Delayed Neutron Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Piksaikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.P. Rykaczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.144-238. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning and Operation of the Readout System for the SoLid Neutrino Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.P11003. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/11/P11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Summation Model: An Improved Agreement with the Daya Bay Antineutrino Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (2), pp.022502. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.022502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a full scale prototype detector at the BR2 reactor for the SoLid experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (05), pp.P05005. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/05/P05005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the scintillation light collection and uniformity for the SoLid experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boursette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (09), pp.P09005. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/09/P09005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in beta decay measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.24. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel segmented-scintillator antineutrino detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04024. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic production cross sections of residual nuclei in the spallation reaction $^{136}$Xe(200$A$ MeV)+ $p$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.044606. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-muon characterization and annual modulation measurement with Double Chooz detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/02/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\theta_{13}$ in Double Chooz using neutron captures on hydrogen with novel background rejection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1601, pp.163. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2016)163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01230488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muon capture on light isotopes in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.054608. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.054608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Monitoring of the Osiris Reactor with the Nucifer Neutrino Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coulloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.112006. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Spontaneous Light Emission of the PMTs used in the Double Chooz Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/11/08/P08001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector (vol 10, 086, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.074. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2015)074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Recently Measured Nuclear Data to Reactor Antineutrino Energy Spectra Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.149-152. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01057793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10(2014), pp.86. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-independent measurement of θ13 in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 735, pp.51-56. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00935739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision muon reconstruction in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 764, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.07.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-positronium observation in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (10), pp.032. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of backgrounds using reactor-off data in Double Chooz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.011102(R). </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00771651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurement of total fission cross sections in spallation reactions of 208Pb and 238U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pleskac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.034601. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.87.034601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00726669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic production cross sections of the residual nuclei in spallation reactions induced by 136Xe projectiles on proton at 500 AMeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Alcántara-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 899, pp.116-132. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2012.12.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00789526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of theta_13 from Delayed Neutron Capture on Hydrogen in the Double Chooz Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 723, pp.66-70. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00776430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antineutrino energy spectra predictions from the summation of beta decay branches of the fission products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.202504. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.202504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00734002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor electron antineutrino disappearance in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.052008. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.052008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00722579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Simulation for Antineutrino Experiments using DRAGON and MURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Djurcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.012001. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00672500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Test of Lorentz Violation with a Reactor-based Antineutrino Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dracos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.112009. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indication of reactor electron antineutrinos disappearance in the Double Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.131801. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.131801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Predictions of Reactor Antineutrino Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.054615. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00558857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deep inelastic reactions in 238U + 238U at Coulomb barrier energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.251-259. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2010-10911-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Neutrino Detection for Non-Proliferation With the NUCIFER Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.2732-2739. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2035119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the transfer reactions on p + $^{6}$He elastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rusek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.159-163. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2006-10384-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00153254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\alpha$ decay of excited states in $^{14}$C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Freer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Ashwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.014305. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.014305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00131478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the $^{8}$He ground state via the $^{8}$He(p,t)$^{6}$He reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 646, pp.222-226. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAYA: An active-target detector for binary reactions with exotic beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 583, pp.341-349. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00176117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass measurements of neutron-rich nuclei near the N=20 and 28 shell closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 649, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00144999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N=14 shell closure in $^{22}$O viewed through a neutron sensitive probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.012501. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.012501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for subshell closure in $^{8}$He and indication of a resonant state in $^{7}$He below 1 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Pollacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.044301. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.044301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction cross-section and reduced strong absorption radius measurements of neutron-rich nuclei in the vicinity of closed shells N=20 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 780, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19} $Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the $^{6}$He cluster structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.064311-1-8. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.064311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important pickup coupling effect on $^{8}He(p,p)$ elastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.82-87. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2005.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron emission induced by fast heavy ions in a thin silicon crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.032902. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.032902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay heat calculations and application of the lines of defence method to Chloride Molten Salt Reactor ARAMIS-A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Halwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiliam Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEN, Sep 2025, Antibes-Juan Les Pins, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05175443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay heat calculations, WP2-WP4 APRENDE Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP2-WP4 APRENDE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Starsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle physics using reactor antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Awe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmass 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seattle WA, United States. pp.080501, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ad3a84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de décroissances beta avec la technique TAGS et impact sur les calculs de puissance résiduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to estimate isotopic evolution for actinides transmutation dedicated to fast molten salt reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiliam Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spent Fuel Management conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Data Uncertainty Propagation in Decay Heat Calculations: A Monte Carlo Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molla Yohannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laks David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENE2023: 32rd Nuclear Energy for New Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fission product decay data measurements to improve decay heat calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kondev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA conference on Spent Fuel characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Oct 2022, Vienna (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta spectrum shape studies for the predictions of the antineutrino spectrum from reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, United States. pp.08001, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328408001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Most Recent Total Absorption Gamma-ray Spectroscopy Data of Fission Fragments on Reactor Antineutrino Spectra and Comparison with the Daya Bay Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPC 2019: 27th International Nuclear Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of the Reactor Core Simulations for Determination of the Antineutrino Spectrum for the SoLid Experiment at BR2 Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert van den Branden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2019 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay heat calculations with JEFF librairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyry Savaloinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEFF Meetings, in NEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summation Calculations for Reactor Antineutrino Spectra, Decay Heat and Delayed Neutron Fractions Involving New TAGS Data and Evaluated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guadilla-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop On Nuclear Data Evaluation for Reactor Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aix-en-Provence, France. pp.01001, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on MSR pSSC activities, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress on MSR pSSC activities, GIF MSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Heat Calculations with SERPENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Serpent User Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, ESPOO, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the TAGS data on the Summation Calculations for Reactor Antineutrinos and Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS)  - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent TAGS measurements and Perspectives at the ALTO facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS) - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de puissance résiduelle pour le concept MSFR & Données nucléaires de décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEDS / Atelier FrenchTeam-MSFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Data and Reactor and Neutrino Physics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadilla Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Nucléaires pour l'Energie et l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Total Absorption Gamma-Ray Spectroscopy Results And Their impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA Nuclear Data Week - JEFF and WPEC SG Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Studies for Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de Réacteurs@SUBATECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiniWorkshop NACRE: Packages 2.2 et 2.3.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des expériences TAS : point sur les campagnes de mesure 2009 et 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NACRE sur la décroissance bêta des produits de fission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor, EPJ Web of Conferences Volume 146 (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&D Activities Progress Summary, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIF MSR pSSC, IAEA Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d'échauffement gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEDS / Atelier FrenchTeam-MSFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Core Simulations for Determination of the Antineutrino Spectrum for the SoLid Experiment at BR2 Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert van den Branden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Koonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.09012, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714609012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoLid: Search for Oscillations with Lithium-6 Detector at the SCK-CEN BR2 reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on High Energy Physics (ICHEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain. pp.2690-2692, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2015.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino and gamma emission from the OSIRIS research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND 2016: International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FrenchTeamMSFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier bilan Needs 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of fission fragment beta decay properties through TAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BR2 Reactor Coupled MCNPX and MURE Simulations for the SoLid Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Koonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research Reactor Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Buccarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Absorption Spectroscopy Measurements of Nuclei Interesting for Reactor Antineutrino Spectra and Decay Heat Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JEFF-CHANDA workshop on nuclear data mesasurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New TAS Results for Antineutrino Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briz-Monago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on status of Neutrino flux modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neutrons For Science facility at SPIRAL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.353-356, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00797422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission in Lead on Proton and Deuteron Reactions at 500 A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ayyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casarejos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Enqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.277-279, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01062968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of recently measured nuclear data to reactor antineutrino energy spectra predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission Product Spectroscopy (Fission 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Caen, France. pp.07007, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20136207007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Dynamics of Fission at High Excitation Energy in Reactions Induced by Relativistic Protons and Deuterons on Lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ayyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casarejos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kurtukian Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00798320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From science to safety: the long way to risk management assessment in nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fraillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research Reactors: Safe Management and Effective Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Nov 2011, Rabat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neutrons for Science Facility at SPIRAL‐2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avrigeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Applications of Nuclear Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Crète, Greece. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3665296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Studies of Neutron Rich Nuclei Using Total Absorption Gamma-ray Spectroscopy and Delayed Neutron Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Äysto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Batist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology ND2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Jeju Island, South Korea. pp.1499-1502, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3938/jkps.59.1499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Simulations for Unveiling Diversion Scenarios : capabilities of the antineutrino probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nuttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards IAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long-lived di-nuclear system in U+U reactions near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Varenna, Italy. pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00407953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009 (JRJC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00609209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of 26Si for application to nova gamma-ray emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Sereville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bahrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium on Nuclei in the Cosmos, NIC XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Heidelberg, Germany. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00671372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor Neutrino Detection for Non Proliferation with the NUCIFER Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cucoanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards IAEA, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear reactor simulations for unveiling diversion scenarios : capabilities of the antineutrino probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference GLOBAL 2009 "The Nuclear Fuel Cycle: Sustainable Options &amp; Industrial Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.2206-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residue production in 136Xe + p spallation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez-Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Long Living Giant System in $^{238}$U+$^{238}$U Collisions near the Coulomb Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the State of the Art in Nuclear Cluster Physics (SOTANCP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.2235-2239, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218301308011409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron beam facility at SPIRAL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. pp.459-462, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and low-lying states of the $^{8}$He exotic nucleus via direct reactions on proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Physics of Unstable Nuclei (ISPUN07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hoi An, Vietnam. pp.40-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reactor neutrino applied physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrinos and Non-Proliferation via the Double-Chooz experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference - INPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.594-596, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.nuclphysa.2008.02.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations in the context of reactor monitoring with antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2008 - International Conference on the Physics of Reactors «Nuclear Power: A Sustainable Resource»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00419981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAYA, a gaseous active target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Position-Sensitive Detectors PSD-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Liverpool, United Kingdom. pp.145-148, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00138946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reactor monitoring with antineutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2007: Advanced Nuclear Fuel Cycles and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boise, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long lived component in the reaction U+U near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.60-69, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2713501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00118677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-lying states and structure of the exotic $^8$He via direct reactions on the proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Skaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Collective Motion in Nuclei under Extreme Conditions - COMEX 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sankt Goar, Germany. pp.260-265, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of exotic nuclei from direct reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Nucleus-Nucleus Collisions (NN2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Rio de Janeiro, Brazil. pp.423c-432c, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00121541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues production in the $^{136}$Xe +p spallation reaction relevant for the incineration of nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paradela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00160635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spallation studies at GSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henzlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Varenna, Italy. pp.379-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00125232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2200912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00086336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion slowing down and charge exchange at small impact parameters selected by channeling: superdensity effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Hoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Swift Heavy Ions in Matter SHIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the ground-state wave function of 6He via the $^{6}$He(p, t)$\alpha$ transfer reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Cortina-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.267-269, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-021-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mass measurements at the neutron drip-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction cross-sections and reduced strong absorption radii of nuclei in the vicinity of closed shells N = 20 and N = 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baiborodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses ENAM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.223-226, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-185-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mass measurements at the neutron drip-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baiborodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Catford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.23-26, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-189-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements of reaction cross sections and reduced strong absorption radii of neutron-rich exotic nuclei in the vicinity of closed shells N=20 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.108-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse kinematics proton scattering from the exotic nucleus $^{22}$O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Bormio, Italy. pp.322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and resonant reactions with secondary beams at low energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "A New Era of Nuclear Structure Physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Niigata, Japan. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00258220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in exotic nuclei studies by transfer reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Tchuvil'Sky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Kurgalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Ter-Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2003- Tours Symposium on Nuclear Physics 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Tours, France. pp.301-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for t+t clustering in $^{6}$He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Clustering Aspects of Nuclear Structure 8 Cluster'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Nara, Japan. pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New target and detection methods: active detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel-Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.10c-16c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of light exotic nuclei $^{6,8}$He and $^{10,11}$C from (p,p') reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.49c-54c, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(03)01334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the new active target MAYA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the interface between NUclear STructure, Astrophysics and Reactions - NUSTAR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Guildford, United Kingdom. 31, pp.S1831-S1835, 2005, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeling of fast Pb$^{56+}$ ions in a thin silicon crystal correlation between secondary electron emission energy loss and charge exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale Swift Heavy Ions in Matter SHIM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Taormina, Italy. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas James Dolan; John Kutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Progress on Molten Salt Reactors. A Companion to Dolan' s Molten Salt Reactors and Thorium Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.19-29, 2024, 978-0-323-99129-2. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99377-7.00005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antineutrino emission and gamma background characteristics from a thermal research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Communeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01317508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the Findings of NEA WPNCS Subgroup 16 on the 0E2 Benchmarks for PWR UO2 Decay Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rochman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Amundson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Álvarez Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Bess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NEA/WKP(2025)7, Nuclear energy Agency (NEA). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Molten Salt Reactor Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Abrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agarwa K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technical Reports Series 489, ISSN 0074-1914; INIS-XA--21M2464, INTERNATIONAL ATOMIC ENERGY AGENCY (IAEA). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the detection and acquisition systems at NFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">xxx. 2012, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00711773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la fonction d'onde de l'$^{6}$He par la reaction de transfert $^{6}$He(p,t)$^{4}$He: contribution de la configuration à deux tritons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université de Caen, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la physique fondamentale vers les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de NANTES, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04915603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorenzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deanesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Visser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rochman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Algora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#192;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bardelay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Bremnes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhazize Chebboubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Saint-Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Nichols" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-00969-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Kerret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ahijado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10726-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Briz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jansson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bengtsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika B&#228;ckstr&#246;m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an &#268;ali&#269;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2022.2053489" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dillmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Singh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piksaikin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Rykaczewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2021.04.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briz-Monago" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.022502" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/11/P11003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boursette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/09/P09005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Meur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Porta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paradela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044606" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almazan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dos Anjos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baussan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/02/017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boireau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Collin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulloux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cribier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/08/P08001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. dos Anjos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)086" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935739v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.04.045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Anjos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.07.058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Bui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTWBR2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleskac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ricciardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.034601" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergevin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.011102" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789526v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alc&#225;ntara-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.12.119" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZK26VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776430v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.050" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.052008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672500v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Jones" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Conrad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djurcic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.012001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876697v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucoanes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dawson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dracos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.112009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.131801" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734002v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.202504" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mueller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golabek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10911-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSJKX5BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fechner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00131478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Price" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Ashwood" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Clarke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Curtis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.014305" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176117v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.09.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Skaza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.01.035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00144999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.04.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rusek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10384-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JQRF56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025255v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012501" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Pollacco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044301" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khouaja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benjelloun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hirata" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.07.042" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PKW7JWB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024113v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.064311" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024305v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.05.061" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05175443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Halwani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiliam Clot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576903v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne M." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Barbeau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghighat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ad3a84" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505008v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molla Yohannes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laks David" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Alcal&#225;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Algora" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guadilla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328408001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450321v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012022" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02411155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Kalcheva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert van den Branden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pitois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry Savaloinen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Guo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla-Gomez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921101001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296323v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guadilla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410087v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296319v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296281v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadilla Victor" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296292v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412916v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allibert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gerardin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296334v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02424465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419397v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419508v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409953v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412914v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410075v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02411158v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Koonen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585507v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714609012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349864v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coup&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Cucoanes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2015.10.032" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410062v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419488v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410548v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419327v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062968v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ayyad" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enqvist" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.076" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5TN92KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575296v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798320v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtukian Nieto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686870v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;ysto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1499" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575239v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407953v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609209v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671372v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahrini" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lasserre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422485v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Bui" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356387v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011409" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290701v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07703" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292991v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292066v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07758" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292095v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.nuclphysa.2008.02.202" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419981v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292087v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Ordonez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07772" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292059v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00138946v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.11.025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1J24M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118677v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713501" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145704v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.093" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121541v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.12.064" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160635v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ordonez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00125232v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ordonez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henzlova" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025382v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024445v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baiborodin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-185-x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89HMFNMD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-189-6" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8DR2LBW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025436v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024682v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Cortina-Gil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-021-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H26WCMB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021812v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00258220v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021715v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolski" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.M. Tchuvil'Sky" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kurgalin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Ter-Akopian" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022030v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pita" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013827v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013828v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)01334-4" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024859v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/082" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FC8VCXS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502781v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delpech" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99377-7.00005-4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317508v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Communeau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004091v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04915603v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05626242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#345;epel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorenzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M.A. Frederix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cammi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlaes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorenzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deanesi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Visser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhazize Chebboubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Saint-Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rochman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Algora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#192;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bardelay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Bremnes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Nichols" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitriou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-00969-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jansson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bengtsson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika B&#228;ckstr&#246;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an &#268;ali&#269;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2022.2053489" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Briz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014306" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Kerret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ahijado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10726-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abreu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beaumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dillmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Singh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piksaikin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Rykaczewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2021.04.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/11/P11003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briz-Monago" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.022502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boursette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/09/P09005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Meur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Porta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paradela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almazan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dos Anjos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baussan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/02/017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)163" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054608" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boireau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cribier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/08/P08001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Bui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTWBR2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. dos Anjos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)086" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.04.045" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Anjos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.07.058" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133085v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergevin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.011102" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleskac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ricciardi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.034601" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alc&#225;ntara-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.12.119" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZK26VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776430v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.050" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.202504" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.052008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Jones" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Conrad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djurcic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.012001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucoanes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dawson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dracos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.112009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.131801" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mueller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054615" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golabek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10911-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSJKX5BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fechner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035119" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153254v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rusek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10384-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JQRF56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00131478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Price" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Ashwood" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Clarke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Curtis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.014305" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135623v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Skaza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.01.035" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.09.022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00144999v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.04.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025255v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Pollacco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044301" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khouaja" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benjelloun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hirata" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.07.042" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PKW7JWB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024113v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.064311" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024305v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.05.061" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05175443v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Halwani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiliam Clot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05626488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Barbeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghighat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Li" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ad3a84" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576903v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05626568v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Dufour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecarpentier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deltour" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505008v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molla Yohannes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laks David" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05626521v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kondev" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470055v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Alcal&#225;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Algora" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guadilla" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328408001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450321v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02411155v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Kalcheva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert van den Branden" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409885v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pitois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry Savaloinen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Guo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159738v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla-Gomez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921101001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412916v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allibert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gerardin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296334v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296323v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guadilla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296319v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410087v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296281v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadilla Victor" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296292v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419397v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02424465v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419508v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412914v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410075v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02411158v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Koonen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585507v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714609012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349864v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coup&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Cucoanes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2015.10.032" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02409924v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410062v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419488v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02410548v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419337v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062968v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ayyad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enqvist" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.076" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5TN92KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575296v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798320v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtukian Nieto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686870v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;ysto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1499" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575239v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407953v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609209v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671372v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahrini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575242v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lasserre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422485v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Bui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292087v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Ordonez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07772" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356387v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011409" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290701v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07703" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292991v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292066v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07758" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292095v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.nuclphysa.2008.02.202" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419981v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00138946v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.11.025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1J24M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292059v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118677v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713501" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145704v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.093" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121541v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.12.064" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160635v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ordonez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00125232v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ordonez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henzlova" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024682v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Cortina-Gil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-021-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H26WCMB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025382v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024445v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baiborodin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-185-x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89HMFNMD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024653v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-189-6" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8DR2LBW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025436v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021812v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00258220v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021715v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolski" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.M. Tchuvil'Sky" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kurgalin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Ter-Akopian" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022030v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pita" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013827v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013828v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)01334-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024859v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/082" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FC8VCXS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502781v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delpech" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99377-7.00005-4" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Communeau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05626786v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochman" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Amundson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvarez Velarde" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bess" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05626413v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Abrate" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agarwa K." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allibert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004091v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04915603v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>