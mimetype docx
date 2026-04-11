--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1303,233 +1303,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the daily course of capitulum temperature in a sunflower canopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comments on some articles about the complementary relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Guilioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 138 (1-3), pp.258-272. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 323, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655398v1</w:t>
+                <w:t xml:space="preserve">hal-02659447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on some articles about the complementary relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the daily course of capitulum temperature in a sunflower canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Guilioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lhomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Guilioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 323, pp.1-3. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 138 (1-3), pp.258-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659447v1</w:t>
+                <w:t xml:space="preserve">hal-02655398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model for minimum crop temperature forecasting during nocturnal cooling</w:t>
               </w:r>
@@ -2257,204 +2257,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des effets du CO2 sur le calcul de l'évapotranspiration de référence</w:t>
+                <w:t xml:space="preserve">Eléments sur le changement climatique et la culture du tournesol en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Olioso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Guilioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climator 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757684v1</w:t>
+                <w:t xml:space="preserve">hal-02758396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments sur le changement climatique et la culture du tournesol en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte des effets du CO2 sur le calcul de l'évapotranspiration de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
+                <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Guilioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climator 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758396v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur la comparaison des modèles d’agro-écosystème</w:t>
               </w:r>
@@ -3355,51 +3355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.04.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9H1934Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Radanielson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp11235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0211-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CWFCF5J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Jones" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leinonen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9MXNDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.05.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QLWN67Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.08.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC2XT2MD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2003.11.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHZKB2QZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08057" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society of Agronomy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.04.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9H1934Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Radanielson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp11235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0211-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CWFCF5J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Jones" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leinonen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9MXNDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.08.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC2XT2MD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.05.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QLWN67Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2003.11.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHZKB2QZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08057" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society of Agronomy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>