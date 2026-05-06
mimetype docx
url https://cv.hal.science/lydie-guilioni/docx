--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -2257,204 +2257,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments sur le changement climatique et la culture du tournesol en France</w:t>
+                <w:t xml:space="preserve">Prise en compte des effets du CO2 sur le calcul de l'évapotranspiration de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Guilioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climator 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758396v1</w:t>
+                <w:t xml:space="preserve">hal-02757684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des effets du CO2 sur le calcul de l'évapotranspiration de référence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eléments sur le changement climatique et la culture du tournesol en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Guilioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climator 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757684v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur la comparaison des modèles d’agro-écosystème</w:t>
               </w:r>
@@ -3355,51 +3355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.04.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9H1934Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Radanielson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp11235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0211-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CWFCF5J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Jones" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leinonen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9MXNDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.08.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC2XT2MD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.05.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QLWN67Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2003.11.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHZKB2QZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08057" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society of Agronomy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.04.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9H1934Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Radanielson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp11235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0211-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CWFCF5J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Jones" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leinonen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9MXNDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.08.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC2XT2MD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.05.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QLWN67Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2003.11.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHZKB2QZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08057" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society of Agronomy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>