--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -766,165 +766,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des fondements démocratiques de la transition écologique : quelles éthiques de la justice et de l'action publique ?</w:t>
+                <w:t xml:space="preserve">La justice climatique à l'ère de l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Penser l'écologie politique 2 : Economie, changement social et dynamique des écosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Comment penser l'Anthropocène ? Anthropologues, philosophes et sociologues face au changement climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515770v1</w:t>
+                <w:t xml:space="preserve">hal-01515751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice climatique à l'ère de l'anthropocène</w:t>
+                <w:t xml:space="preserve">Vers des fondements démocratiques de la transition écologique : quelles éthiques de la justice et de l'action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Comment penser l'Anthropocène ? Anthropologues, philosophes et sociologues face au changement climatique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Penser l'écologie politique 2 : Economie, changement social et dynamique des écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515751v1</w:t>
+                <w:t xml:space="preserve">hal-01515770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mise en mouvement de la transition écologique par la société civile ? Approches, enjeux et perspectives</w:t>
               </w:r>
@@ -1519,307 +1519,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des inégalités et injustices climatiques à la transition juste ?</w:t>
+                <w:t xml:space="preserve">Chapitre 5. Mobilisations, résistances et participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Fanchette</w:t>
+                <w:t xml:space="preserve">David Chavalarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Boudia</w:t>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duvoux</w:t>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Méjean</w:t>
+                <w:t xml:space="preserve">Romain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés face aux défis climatiques : que sait-on ?</w:t>
+              <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.135-159, 2024, 9782271151414</w:t>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782271151414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825121v1</w:t>
+                <w:t xml:space="preserve">hal-05497960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Mobilisations, résistances et participation</w:t>
+                <w:t xml:space="preserve">Des inégalités et injustices climatiques à la transition juste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chavalarias</w:t>
+                <w:t xml:space="preserve">Sylvie Fanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+                <w:t xml:space="preserve">Nicolas Duvoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Leclercq</w:t>
+                <w:t xml:space="preserve">Aurélie Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Maljean-Dubois; Stéphanie Vermeersch; Agnès Deboulet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
+              <w:t xml:space="preserve">Les sociétés face aux défis climatiques : que sait-on ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782271151414</w:t>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-159, 2024, 9782271151414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497960v1</w:t>
+                <w:t xml:space="preserve">hal-04825121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narratives, capabilities and climate change : towards a sustainable culture</w:t>
               </w:r>
@@ -2757,51 +2757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22AC9041"/>
+    <w:nsid w:val="E496C4F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2988,51 +2988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydie-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4851-7995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Genest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pommerieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Reynolds" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03968523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laigle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Marsily" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.11.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWQ0F39-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Come" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heyder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jeanniere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laigle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Beretta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wojick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mavorac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Pers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02355008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus.de/buecher-campus-verlag/wissenschaft/soziologie/nachhaltigkeit_und_transition_politik_und_akteure_transition_ecologique_et_durabilite_politiques_et_acteurs-14261.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garouste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aulagnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. C&#244;me" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poutrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gessalin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydie-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4851-7995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Genest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pommerieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Reynolds" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03968523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laigle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Marsily" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.11.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWQ0F39-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Come" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heyder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jeanniere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laigle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Beretta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wojick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mavorac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Pers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02355008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus.de/buecher-campus-verlag/wissenschaft/soziologie/nachhaltigkeit_und_transition_politik_und_akteure_transition_ecologique_et_durabilite_politiques_et_acteurs-14261.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garouste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aulagnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. C&#244;me" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poutrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gessalin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>