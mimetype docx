--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -766,165 +766,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice climatique à l'ère de l'anthropocène</w:t>
+                <w:t xml:space="preserve">Vers des fondements démocratiques de la transition écologique : quelles éthiques de la justice et de l'action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Comment penser l'Anthropocène ? Anthropologues, philosophes et sociologues face au changement climatique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Penser l'écologie politique 2 : Economie, changement social et dynamique des écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515751v1</w:t>
+                <w:t xml:space="preserve">hal-01515770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des fondements démocratiques de la transition écologique : quelles éthiques de la justice et de l'action publique ?</w:t>
+                <w:t xml:space="preserve">La justice climatique à l'ère de l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Penser l'écologie politique 2 : Economie, changement social et dynamique des écosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Comment penser l'Anthropocène ? Anthropologues, philosophes et sociologues face au changement climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515770v1</w:t>
+                <w:t xml:space="preserve">hal-01515751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mise en mouvement de la transition écologique par la société civile ? Approches, enjeux et perspectives</w:t>
               </w:r>
@@ -1519,307 +1519,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Mobilisations, résistances et participation</w:t>
+                <w:t xml:space="preserve">Des inégalités et injustices climatiques à la transition juste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chavalarias</w:t>
+                <w:t xml:space="preserve">Sylvie Fanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+                <w:t xml:space="preserve">Nicolas Duvoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Leclercq</w:t>
+                <w:t xml:space="preserve">Aurélie Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Maljean-Dubois; Stéphanie Vermeersch; Agnès Deboulet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
+              <w:t xml:space="preserve">Les sociétés face aux défis climatiques : que sait-on ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782271151414</w:t>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-159, 2024, 9782271151414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497960v1</w:t>
+                <w:t xml:space="preserve">hal-04825121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des inégalités et injustices climatiques à la transition juste ?</w:t>
+                <w:t xml:space="preserve">Chapitre 5. Mobilisations, résistances et participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Fanchette</w:t>
+                <w:t xml:space="preserve">David Chavalarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Boudia</w:t>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duvoux</w:t>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Méjean</w:t>
+                <w:t xml:space="preserve">Romain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés face aux défis climatiques : que sait-on ?</w:t>
+              <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.135-159, 2024, 9782271151414</w:t>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782271151414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825121v1</w:t>
+                <w:t xml:space="preserve">hal-05497960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narratives, capabilities and climate change : towards a sustainable culture</w:t>
               </w:r>
@@ -2757,51 +2757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E496C4F5"/>
+    <w:nsid w:val="5F98F74A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2988,51 +2988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydie-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4851-7995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Genest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pommerieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Reynolds" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03968523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laigle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Marsily" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.11.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWQ0F39-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Come" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heyder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jeanniere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laigle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Beretta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wojick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mavorac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Pers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02355008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus.de/buecher-campus-verlag/wissenschaft/soziologie/nachhaltigkeit_und_transition_politik_und_akteure_transition_ecologique_et_durabilite_politiques_et_acteurs-14261.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garouste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aulagnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. C&#244;me" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poutrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gessalin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydie-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4851-7995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Genest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pommerieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Reynolds" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03968523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laigle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Marsily" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.11.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWQ0F39-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01515559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Come" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heyder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jeanniere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laigle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Beretta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wojick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mavorac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Pers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02355008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus.de/buecher-campus-verlag/wissenschaft/soziologie/nachhaltigkeit_und_transition_politik_und_akteure_transition_ecologique_et_durabilite_politiques_et_acteurs-14261.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garouste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aulagnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. C&#244;me" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poutrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gessalin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>