--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2757,51 +2757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F98F74A"/>
+    <w:nsid w:val="179D4CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>