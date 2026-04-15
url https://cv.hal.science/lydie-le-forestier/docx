--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydie Le Forestier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05155910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of pollutant metals (Pb, Zn) from abandoned mine tailings: A multicomponent reactive transport model of a pilot-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 960, pp.178248. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04887690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of surface and sub-surface geochemistry and microbial communities of Pb-rich mine tailings during phytostabilization: A one-year pilot-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 318, pp.115538. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03709667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biochar, ochre and manure amendments associated with a metallicolous ecotype of Agrostis capillaris on As and Pb stabilization of a former mine technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Nandillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.1491-1505. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-020-00592-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02863442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb) from contaminated tailings amended with iron oxides and manure: New insight from a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.120356. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03242351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of organoclays for the amoxicillin retention in a dynamic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.126859. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.126859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02931496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Characterization of a Post-Industrial Soil for Long-Term Remediation by Phytomanagement: Mesocosm Study of Its Phytotoxicity Before Field Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hattab-Hambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.93-105. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-019-00241-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02553016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111 (Article 104438), 11 p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community response to environmental changes in a technosol historically contaminated by the burning of chemical ammunitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 697, 134108 (11 p.). </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02279732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01930703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental changes on the biogeochemistry of arsenic in a soil polluted by the destruction of chemical weapons: A mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 627, pp.216-226. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01700628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation of polluted soils : recent progress and developments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1262-1271. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1299-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01234322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01505079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water table variations and input of natural organic matter on the cycles of C and N, and mobility of As, Zn and Cu from a soil impacted by the burning of chemical warfare agents: A mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 595, pp.279 - 293. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01508666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Nonionic Surfactant Aggregates in Layered Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Cadars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (38), pp.9759 - 9771. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ammonium-smectite with volatile organic compounds from leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.143 - 159. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/claymin.2017.052.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01508689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and mobility of arsenic and heavy metalsinsoils polluted by the destruction of arsenic-containingshells from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.658-669. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01267232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Valdès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01342278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Molecular Structures, Compositions, and Cation Distributions in Synthetic and Natural Montmorillonite Clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Cadars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounesha N Garaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.4376-4389. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm302549k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of metal polluant leaching through a smectite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59-60, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00665250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb(II) and Zn(II) adsorption onto Na- and Ca-montmorillonites in acetic acid/acetate medium: Experimental approach and geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 361, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00595248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short-range order of ions in clay minerals: Sm3+ coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Sobolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel J. Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas C. Scheinost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (10), pp.2293-2298. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201000311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00668661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.247-254. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00509194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with a natural Na-exchanged clay analogue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00433524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of Na+, Ni2+, and Sm3+ in the Interlayer of Hectorite: A Quasielastic Neutron Scattering Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Sobolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.13801-13812. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903179g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ammonium smectite with low molecular weight carboxylic acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature behavior of electrostatic precipitator ash from municipal solid waste combustors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154, pp.373-380. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00170615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Isotopic Composition of Fly Ash and Flue Gas Residues from Municipal Solid Waste Combustors in France: Implications for Atmospheric Lead Source Tracing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.7, 2018-2024. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es048693x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element accumulation in Mn—Fe—oxide nodules of a planosolic horizon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Clozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 125 (1-2), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination indirecte des limites d'Atterberg par gravimétrie dynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336, pp.14 1233-1238. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-chemio-mechanical coupling effects on permeability and swelling behaviour of a Ca smectite soaked by Cu solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-1317(01)00084-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Flue Gas Residues from Municipal Solid Waste Combustors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (15), pp.2250 - 2256. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es980100t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical processes driving the fate of arsenic in phytostabilised mine tailings based on a metric-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05178178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport models are cornerstone tools for optimizing the phytostabilization management of mining residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUACONSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of organic matter on the bioenergetic landscape of mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05178832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation biogéochimique du comportement des polluants dans des résidus miniers phytostabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes Rencontres Nationales de la Recherche sur les Sites et Sols Pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical processes driving the fate of arsenic in phytostabilised mine tailings: elaboration of a conceptual model based on multi-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter on the bioenergetic landscape of phytostabilized mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils System Ecology International Conference: Organic Matter, Energetics &amp; Turnover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt University, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FROG6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP2 – Emissions de gaz à effet de serre en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixiviation des contaminants métalliques (Pb, Zn) depuis des résidus miniers: nouvelles perspectives en modélisation géochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb, Zn) from contaminated tailings: a multicomponent reactive transport model of a pilot-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03547682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb, Zn) from contaminated tailings: New insight from a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'amendements organiques et minéraux pour diminuer la mobilité de contaminants (Pb, As, Ba, Zn) dans des résidus miniers: apport pour la phytostabilisation assistée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are clays relevant materials to have both high sorption and suitable hydraulic properties for the retention of metal pollutants and pharmaceuticals ? Application to waste landfill and waste water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCLAY International conference on clay science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Argiles, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02863370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of amendments to decrease the mobility and toxicity of inorganic pollutants (Pb, As, Ba, Zn) in a mine tailing for the development of a phytoremediation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a phyto-stabilization strategy based on the optimization of endogenous vegetal species development on a former arsenic-bearing mine waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351046633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of metal mobility in contaminated sediments using a sequential chemical extraction procedure and a multi-isotopic approach (Zn and Cu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organoclays peuvent-ils jouer le double rôle de barrière étanche et de rétention pour les contaminants pharmaceutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque du Groupe Français des Argiles (GFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01519652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and interpretation of activity test for microbial transformation of inorganic arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organoclays be efficient as geochemical barriers for the retention of pharmaceuticalS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Clay Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01519679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of As(III)-oxidizing microbes in soils highly polluted by breaking-down of old chemical ammunition during inter-war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Congress on Arsenic in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockolm, Sweden. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b20466-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENTLE REMEDIATION OPTIONS OF COPPER CONTAMINATED SOILS: AIDED PHYTOSTABILISATION AND PHYTOEXTRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic speciation related to mineral and microbial context in a soil polluted by the destruction of arsenical shells from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Environmental Niogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barrières géosynthétiques à base d’organoclays : Une véritable étanchéité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique et comportement hydromécanique d'une argile échangée avec l'ammonium dans le contexte des sites de stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Alexandrie, Égypte. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00591955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction argiles-polluants métalliques dans le cadre des centres de stockage de déchets: Expériences d'infiltration sous pression et en batch d'une smectite de référence SWy-2 avec des solutions de zinc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Alexandrie, Egypt. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00591919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with the natural Na-SWy2 clay analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a synthesized Na-montmorillonite compacted and percolated with pollutants (Pb, Zn): application to subsurface waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des propriétés d'hydratation d'une montmorillonite sodique de synthèse et de la montmorillonite naturelle SWy-2 échangée Na+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Penhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des smectites ammoniées en présence d'acides carboxyliques à courtes chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00153705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between ammonium smectite and some simple organic molecules : pollution prediction in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroClay 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00153715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of pollutant transport investigated through an expansive clay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group"- 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par diffraction X aux petits angles des interactions lixiviats-argiles : Conception d'une cellule oedométrique sous faisceau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetic acid interactions with NH4+ - smectite : prediction of the behaviour of polluants in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of swelling properties of a compacted hectorite soaked by nickel solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of swelling and hydration properties of a compacted hectorite percolated by nickel solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of carboxylic acids on NH4-smectites : pollution prediction in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral differentiation of Albeluvisols under the impact of subsurface drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Phila, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de polluant à travers une argile gonflante : étude du cuivre infiltré sous pression dans un matériau argileux sous contrainte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du drainage dans les sols lessivés dégradés : Quantification et caractérisation des volumes pédologiques de l'horizon E/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements in soils developed on Lotharingian limestones (Burgondy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre Joint Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pollutant transport investigated through an expansive clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mid-European Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of confining properties of a clay material soaked by a copper solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCLAY 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés de confinement d'un matériau argileux infiltré par des solutions de cuivre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation des résidus miniers riches en arsenic : impact des activités microbiennes sur la mobilité et la biodisponibilité de l'arsenic et des métaux pour les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guedard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Écologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic-rich mining residues phytostabilisation: impact of microbial activities on arsenic and metals mobility and bioavailability for plants (Co-)authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference in Microbial Ecotoxicology (EcotoxicoMic24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Göteborg, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution du carbone organique dans le sédiment d'interface de l'étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Veselska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kaslik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la diversité métabolique potentielle d'un technosol minier amendé afin de stabiliser les polluants et de favoriser le développement de couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l'AFEM - 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodynamique d'éléments traces en contexte de phytostabilisation aidée par des laitiers dans un sol sableux contaminé en cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre à Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 542 p., 2014, Résumés de la 24e Réunion des Sciences de la Terre à Pau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01094293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidus ultimes de l'incinération de déchets ménagers : caractérisation chimique et minéralogique, essais de stabilisation par vitrification et comportement des verres à la lixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPL025N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité et mobilité des contaminants métalliques dans les argiles et les sols : apport de la minéralogie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université d'Orléans, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02167874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydie Le Forestier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05155910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of pollutant metals (Pb, Zn) from abandoned mine tailings: A multicomponent reactive transport model of a pilot-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 960, pp.178248. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04887690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of surface and sub-surface geochemistry and microbial communities of Pb-rich mine tailings during phytostabilization: A one-year pilot-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 318, pp.115538. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03709667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biochar, ochre and manure amendments associated with a metallicolous ecotype of Agrostis capillaris on As and Pb stabilization of a former mine technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Nandillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.1491-1505. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-020-00592-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02863442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb) from contaminated tailings amended with iron oxides and manure: New insight from a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.120356. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03242351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of organoclays for the amoxicillin retention in a dynamic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.126859. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.126859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02931496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Characterization of a Post-Industrial Soil for Long-Term Remediation by Phytomanagement: Mesocosm Study of Its Phytotoxicity Before Field Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hattab-Hambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.93-105. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-019-00241-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02553016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111 (Article 104438), 11 p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community response to environmental changes in a technosol historically contaminated by the burning of chemical ammunitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 697, 134108 (11 p.). </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02279732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01930703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental changes on the biogeochemistry of arsenic in a soil polluted by the destruction of chemical weapons: A mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 627, pp.216-226. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01700628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water table variations and input of natural organic matter on the cycles of C and N, and mobility of As, Zn and Cu from a soil impacted by the burning of chemical warfare agents: A mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 595, pp.279 - 293. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01508666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation of polluted soils : recent progress and developments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1262-1271. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1299-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01234322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01505079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Nonionic Surfactant Aggregates in Layered Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Cadars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (38), pp.9759 - 9771. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ammonium-smectite with volatile organic compounds from leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.143 - 159. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/claymin.2017.052.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01508689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and mobility of arsenic and heavy metalsinsoils polluted by the destruction of arsenic-containingshells from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.658-669. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01267232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Valdès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01342278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Molecular Structures, Compositions, and Cation Distributions in Synthetic and Natural Montmorillonite Clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Cadars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounesha N Garaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.4376-4389. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm302549k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of metal polluant leaching through a smectite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59-60, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00665250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb(II) and Zn(II) adsorption onto Na- and Ca-montmorillonites in acetic acid/acetate medium: Experimental approach and geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 361, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00595248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short-range order of ions in clay minerals: Sm3+ coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Sobolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel J. Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas C. Scheinost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (10), pp.2293-2298. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201000311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00668661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.247-254. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00509194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with a natural Na-exchanged clay analogue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00433524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of Na+, Ni2+, and Sm3+ in the Interlayer of Hectorite: A Quasielastic Neutron Scattering Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Sobolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.13801-13812. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903179g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ammonium smectite with low molecular weight carboxylic acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature behavior of electrostatic precipitator ash from municipal solid waste combustors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154, pp.373-380. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00170615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Isotopic Composition of Fly Ash and Flue Gas Residues from Municipal Solid Waste Combustors in France: Implications for Atmospheric Lead Source Tracing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.7, 2018-2024. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es048693x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element accumulation in Mn—Fe—oxide nodules of a planosolic horizon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Clozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 125 (1-2), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination indirecte des limites d'Atterberg par gravimétrie dynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336, pp.14 1233-1238. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-chemio-mechanical coupling effects on permeability and swelling behaviour of a Ca smectite soaked by Cu solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-1317(01)00084-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Flue Gas Residues from Municipal Solid Waste Combustors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (15), pp.2250 - 2256. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es980100t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical processes driving the fate of arsenic in phytostabilised mine tailings based on a metric-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05178178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of organic matter on the bioenergetic landscape of mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05178832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport models are cornerstone tools for optimizing the phytostabilization management of mining residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUACONSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation biogéochimique du comportement des polluants dans des résidus miniers phytostabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes Rencontres Nationales de la Recherche sur les Sites et Sols Pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical processes driving the fate of arsenic in phytostabilised mine tailings: elaboration of a conceptual model based on multi-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FROG6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter on the bioenergetic landscape of phytostabilized mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils System Ecology International Conference: Organic Matter, Energetics &amp; Turnover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt University, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP2 – Emissions de gaz à effet de serre en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixiviation des contaminants métalliques (Pb, Zn) depuis des résidus miniers: nouvelles perspectives en modélisation géochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb, Zn) from contaminated tailings: New insight from a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb, Zn) from contaminated tailings: a multicomponent reactive transport model of a pilot-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03547682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'amendements organiques et minéraux pour diminuer la mobilité de contaminants (Pb, As, Ba, Zn) dans des résidus miniers: apport pour la phytostabilisation assistée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are clays relevant materials to have both high sorption and suitable hydraulic properties for the retention of metal pollutants and pharmaceuticals ? Application to waste landfill and waste water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCLAY International conference on clay science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Argiles, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02863370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of amendments to decrease the mobility and toxicity of inorganic pollutants (Pb, As, Ba, Zn) in a mine tailing for the development of a phytoremediation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a phyto-stabilization strategy based on the optimization of endogenous vegetal species development on a former arsenic-bearing mine waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351046633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of metal mobility in contaminated sediments using a sequential chemical extraction procedure and a multi-isotopic approach (Zn and Cu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organoclays peuvent-ils jouer le double rôle de barrière étanche et de rétention pour les contaminants pharmaceutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque du Groupe Français des Argiles (GFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01519652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and interpretation of activity test for microbial transformation of inorganic arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organoclays be efficient as geochemical barriers for the retention of pharmaceuticalS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Clay Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01519679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of As(III)-oxidizing microbes in soils highly polluted by breaking-down of old chemical ammunition during inter-war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Congress on Arsenic in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockolm, Sweden. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b20466-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENTLE REMEDIATION OPTIONS OF COPPER CONTAMINATED SOILS: AIDED PHYTOSTABILISATION AND PHYTOEXTRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic speciation related to mineral and microbial context in a soil polluted by the destruction of arsenical shells from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Environmental Niogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barrières géosynthétiques à base d’organoclays : Une véritable étanchéité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique et comportement hydromécanique d'une argile échangée avec l'ammonium dans le contexte des sites de stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Alexandrie, Égypte. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00591955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction argiles-polluants métalliques dans le cadre des centres de stockage de déchets: Expériences d'infiltration sous pression et en batch d'une smectite de référence SWy-2 avec des solutions de zinc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Alexandrie, Egypt. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00591919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with the natural Na-SWy2 clay analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a synthesized Na-montmorillonite compacted and percolated with pollutants (Pb, Zn): application to subsurface waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des propriétés d'hydratation d'une montmorillonite sodique de synthèse et de la montmorillonite naturelle SWy-2 échangée Na+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Penhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des smectites ammoniées en présence d'acides carboxyliques à courtes chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00153705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between ammonium smectite and some simple organic molecules : pollution prediction in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroClay 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00153715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of pollutant transport investigated through an expansive clay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group"- 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par diffraction X aux petits angles des interactions lixiviats-argiles : Conception d'une cellule oedométrique sous faisceau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetic acid interactions with NH4+ - smectite : prediction of the behaviour of polluants in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of swelling properties of a compacted hectorite soaked by nickel solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of swelling and hydration properties of a compacted hectorite percolated by nickel solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of carboxylic acids on NH4-smectites : pollution prediction in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral differentiation of Albeluvisols under the impact of subsurface drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Phila, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de polluant à travers une argile gonflante : étude du cuivre infiltré sous pression dans un matériau argileux sous contrainte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du drainage dans les sols lessivés dégradés : Quantification et caractérisation des volumes pédologiques de l'horizon E/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements in soils developed on Lotharingian limestones (Burgondy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre Joint Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pollutant transport investigated through an expansive clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mid-European Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of confining properties of a clay material soaked by a copper solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCLAY 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés de confinement d'un matériau argileux infiltré par des solutions de cuivre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation des résidus miniers riches en arsenic : impact des activités microbiennes sur la mobilité et la biodisponibilité de l'arsenic et des métaux pour les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guedard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Écologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic-rich mining residues phytostabilisation: impact of microbial activities on arsenic and metals mobility and bioavailability for plants (Co-)authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference in Microbial Ecotoxicology (EcotoxicoMic24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Göteborg, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution du carbone organique dans le sédiment d'interface de l'étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Veselska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kaslik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la diversité métabolique potentielle d'un technosol minier amendé afin de stabiliser les polluants et de favoriser le développement de couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l'AFEM - 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodynamique d'éléments traces en contexte de phytostabilisation aidée par des laitiers dans un sol sableux contaminé en cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre à Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 542 p., 2014, Résumés de la 24e Réunion des Sciences de la Terre à Pau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01094293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidus ultimes de l'incinération de déchets ménagers : caractérisation chimique et minéralogique, essais de stabilisation par vitrification et comportement des verres à la lixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPL025N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité et mobilité des contaminants métalliques dans les argiles et les sols : apport de la minéralogie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université d'Orléans, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02167874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04887690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00592-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03242351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126859" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00241-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1299-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounesha N Garaga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm302549k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Proust" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Sobolev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Scheinost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000311" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T9JMQBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903179g" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170615v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.10.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048693x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.06.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068304v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.06.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-1317(01)00084-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DS9Z256-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777760v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es980100t" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKMVJ0C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05178178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Milesi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05101456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05178832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04913538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04994529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Tris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04754308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milesi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2232" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519679v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312137v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-54" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089150v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089169v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahiaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05284551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644976v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01094293v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL025N" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02167874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04887690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00592-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03242351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126859" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00241-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1299-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounesha N Garaga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm302549k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Proust" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Sobolev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Scheinost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000311" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T9JMQBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903179g" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170615v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.10.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048693x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.06.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068304v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.06.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-1317(01)00084-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DS9Z256-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777760v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es980100t" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKMVJ0C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05178178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Milesi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05178832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05101456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04913538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04994529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Tris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04754308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2232" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519679v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312137v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-54" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089150v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089169v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahiaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05284551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644976v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01094293v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL025N" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02167874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>