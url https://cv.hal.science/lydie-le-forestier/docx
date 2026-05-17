--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydie Le Forestier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05155910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of pollutant metals (Pb, Zn) from abandoned mine tailings: A multicomponent reactive transport model of a pilot-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 960, pp.178248. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04887690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of surface and sub-surface geochemistry and microbial communities of Pb-rich mine tailings during phytostabilization: A one-year pilot-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 318, pp.115538. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03709667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biochar, ochre and manure amendments associated with a metallicolous ecotype of Agrostis capillaris on As and Pb stabilization of a former mine technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Nandillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.1491-1505. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-020-00592-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02863442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb) from contaminated tailings amended with iron oxides and manure: New insight from a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.120356. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03242351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of organoclays for the amoxicillin retention in a dynamic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.126859. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.126859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02931496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Characterization of a Post-Industrial Soil for Long-Term Remediation by Phytomanagement: Mesocosm Study of Its Phytotoxicity Before Field Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hattab-Hambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.93-105. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-019-00241-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02553016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111 (Article 104438), 11 p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community response to environmental changes in a technosol historically contaminated by the burning of chemical ammunitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 697, 134108 (11 p.). </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02279732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01930703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental changes on the biogeochemistry of arsenic in a soil polluted by the destruction of chemical weapons: A mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 627, pp.216-226. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01700628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water table variations and input of natural organic matter on the cycles of C and N, and mobility of As, Zn and Cu from a soil impacted by the burning of chemical warfare agents: A mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 595, pp.279 - 293. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01508666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation of polluted soils : recent progress and developments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1262-1271. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1299-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01234322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01505079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Nonionic Surfactant Aggregates in Layered Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Cadars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (38), pp.9759 - 9771. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ammonium-smectite with volatile organic compounds from leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.143 - 159. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/claymin.2017.052.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01508689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and mobility of arsenic and heavy metalsinsoils polluted by the destruction of arsenic-containingshells from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.658-669. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01267232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Valdès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01342278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Molecular Structures, Compositions, and Cation Distributions in Synthetic and Natural Montmorillonite Clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Cadars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounesha N Garaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.4376-4389. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm302549k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of metal polluant leaching through a smectite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59-60, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00665250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb(II) and Zn(II) adsorption onto Na- and Ca-montmorillonites in acetic acid/acetate medium: Experimental approach and geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 361, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00595248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short-range order of ions in clay minerals: Sm3+ coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Sobolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel J. Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas C. Scheinost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (10), pp.2293-2298. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201000311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00668661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.247-254. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00509194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with a natural Na-exchanged clay analogue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00433524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of Na+, Ni2+, and Sm3+ in the Interlayer of Hectorite: A Quasielastic Neutron Scattering Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Sobolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.13801-13812. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903179g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ammonium smectite with low molecular weight carboxylic acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature behavior of electrostatic precipitator ash from municipal solid waste combustors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154, pp.373-380. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00170615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Isotopic Composition of Fly Ash and Flue Gas Residues from Municipal Solid Waste Combustors in France: Implications for Atmospheric Lead Source Tracing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.7, 2018-2024. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es048693x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element accumulation in Mn—Fe—oxide nodules of a planosolic horizon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Clozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 125 (1-2), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination indirecte des limites d'Atterberg par gravimétrie dynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336, pp.14 1233-1238. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-chemio-mechanical coupling effects on permeability and swelling behaviour of a Ca smectite soaked by Cu solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-1317(01)00084-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Flue Gas Residues from Municipal Solid Waste Combustors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (15), pp.2250 - 2256. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es980100t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical processes driving the fate of arsenic in phytostabilised mine tailings based on a metric-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05178178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of organic matter on the bioenergetic landscape of mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05178832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport models are cornerstone tools for optimizing the phytostabilization management of mining residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUACONSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation biogéochimique du comportement des polluants dans des résidus miniers phytostabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes Rencontres Nationales de la Recherche sur les Sites et Sols Pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical processes driving the fate of arsenic in phytostabilised mine tailings: elaboration of a conceptual model based on multi-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FROG6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter on the bioenergetic landscape of phytostabilized mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils System Ecology International Conference: Organic Matter, Energetics &amp; Turnover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt University, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP2 – Emissions de gaz à effet de serre en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixiviation des contaminants métalliques (Pb, Zn) depuis des résidus miniers: nouvelles perspectives en modélisation géochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb, Zn) from contaminated tailings: New insight from a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb, Zn) from contaminated tailings: a multicomponent reactive transport model of a pilot-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03547682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'amendements organiques et minéraux pour diminuer la mobilité de contaminants (Pb, As, Ba, Zn) dans des résidus miniers: apport pour la phytostabilisation assistée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are clays relevant materials to have both high sorption and suitable hydraulic properties for the retention of metal pollutants and pharmaceuticals ? Application to waste landfill and waste water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCLAY International conference on clay science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Argiles, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02863370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of amendments to decrease the mobility and toxicity of inorganic pollutants (Pb, As, Ba, Zn) in a mine tailing for the development of a phytoremediation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a phyto-stabilization strategy based on the optimization of endogenous vegetal species development on a former arsenic-bearing mine waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351046633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of metal mobility in contaminated sediments using a sequential chemical extraction procedure and a multi-isotopic approach (Zn and Cu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organoclays peuvent-ils jouer le double rôle de barrière étanche et de rétention pour les contaminants pharmaceutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque du Groupe Français des Argiles (GFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01519652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and interpretation of activity test for microbial transformation of inorganic arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organoclays be efficient as geochemical barriers for the retention of pharmaceuticalS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Clay Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01519679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of As(III)-oxidizing microbes in soils highly polluted by breaking-down of old chemical ammunition during inter-war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Congress on Arsenic in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockolm, Sweden. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b20466-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENTLE REMEDIATION OPTIONS OF COPPER CONTAMINATED SOILS: AIDED PHYTOSTABILISATION AND PHYTOEXTRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic speciation related to mineral and microbial context in a soil polluted by the destruction of arsenical shells from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Environmental Niogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barrières géosynthétiques à base d’organoclays : Une véritable étanchéité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique et comportement hydromécanique d'une argile échangée avec l'ammonium dans le contexte des sites de stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Alexandrie, Égypte. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00591955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction argiles-polluants métalliques dans le cadre des centres de stockage de déchets: Expériences d'infiltration sous pression et en batch d'une smectite de référence SWy-2 avec des solutions de zinc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Alexandrie, Egypt. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00591919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with the natural Na-SWy2 clay analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a synthesized Na-montmorillonite compacted and percolated with pollutants (Pb, Zn): application to subsurface waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des propriétés d'hydratation d'une montmorillonite sodique de synthèse et de la montmorillonite naturelle SWy-2 échangée Na+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Penhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des smectites ammoniées en présence d'acides carboxyliques à courtes chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00153705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between ammonium smectite and some simple organic molecules : pollution prediction in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroClay 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00153715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of pollutant transport investigated through an expansive clay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group"- 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par diffraction X aux petits angles des interactions lixiviats-argiles : Conception d'une cellule oedométrique sous faisceau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetic acid interactions with NH4+ - smectite : prediction of the behaviour of polluants in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of swelling properties of a compacted hectorite soaked by nickel solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of swelling and hydration properties of a compacted hectorite percolated by nickel solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of carboxylic acids on NH4-smectites : pollution prediction in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral differentiation of Albeluvisols under the impact of subsurface drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Phila, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de polluant à travers une argile gonflante : étude du cuivre infiltré sous pression dans un matériau argileux sous contrainte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du drainage dans les sols lessivés dégradés : Quantification et caractérisation des volumes pédologiques de l'horizon E/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements in soils developed on Lotharingian limestones (Burgondy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre Joint Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pollutant transport investigated through an expansive clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mid-European Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of confining properties of a clay material soaked by a copper solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCLAY 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés de confinement d'un matériau argileux infiltré par des solutions de cuivre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation des résidus miniers riches en arsenic : impact des activités microbiennes sur la mobilité et la biodisponibilité de l'arsenic et des métaux pour les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guedard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Écologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic-rich mining residues phytostabilisation: impact of microbial activities on arsenic and metals mobility and bioavailability for plants (Co-)authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference in Microbial Ecotoxicology (EcotoxicoMic24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Göteborg, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution du carbone organique dans le sédiment d'interface de l'étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Veselska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kaslik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la diversité métabolique potentielle d'un technosol minier amendé afin de stabiliser les polluants et de favoriser le développement de couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l'AFEM - 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodynamique d'éléments traces en contexte de phytostabilisation aidée par des laitiers dans un sol sableux contaminé en cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre à Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 542 p., 2014, Résumés de la 24e Réunion des Sciences de la Terre à Pau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01094293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidus ultimes de l'incinération de déchets ménagers : caractérisation chimique et minéralogique, essais de stabilisation par vitrification et comportement des verres à la lixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPL025N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité et mobilité des contaminants métalliques dans les argiles et les sols : apport de la minéralogie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université d'Orléans, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02167874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydie Le Forestier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05155910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of pollutant metals (Pb, Zn) from abandoned mine tailings: A multicomponent reactive transport model of a pilot-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 960, pp.178248. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04887690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of surface and sub-surface geochemistry and microbial communities of Pb-rich mine tailings during phytostabilization: A one-year pilot-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 318, pp.115538. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03709667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biochar, ochre and manure amendments associated with a metallicolous ecotype of Agrostis capillaris on As and Pb stabilization of a former mine technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Nandillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.1491-1505. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-020-00592-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02863442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb) from contaminated tailings amended with iron oxides and manure: New insight from a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.120356. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03242351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of organoclays for the amoxicillin retention in a dynamic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.126859. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.126859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02931496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Characterization of a Post-Industrial Soil for Long-Term Remediation by Phytomanagement: Mesocosm Study of Its Phytotoxicity Before Field Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hattab-Hambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.93-105. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-019-00241-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02553016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111 (Article 104438), 11 p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community response to environmental changes in a technosol historically contaminated by the burning of chemical ammunitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 697, 134108 (11 p.). </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02279732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01930703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental changes on the biogeochemistry of arsenic in a soil polluted by the destruction of chemical weapons: A mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 627, pp.216-226. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01700628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation of polluted soils : recent progress and developments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1262-1271. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1299-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01234322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01505079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water table variations and input of natural organic matter on the cycles of C and N, and mobility of As, Zn and Cu from a soil impacted by the burning of chemical warfare agents: A mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 595, pp.279 - 293. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01508666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Nonionic Surfactant Aggregates in Layered Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Cadars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (38), pp.9759 - 9771. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ammonium-smectite with volatile organic compounds from leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.143 - 159. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/claymin.2017.052.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01508689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and mobility of arsenic and heavy metalsinsoils polluted by the destruction of arsenic-containingshells from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.658-669. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01267232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Valdès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01342278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Molecular Structures, Compositions, and Cation Distributions in Synthetic and Natural Montmorillonite Clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Cadars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounesha N Garaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.4376-4389. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm302549k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of metal polluant leaching through a smectite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59-60, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00665250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb(II) and Zn(II) adsorption onto Na- and Ca-montmorillonites in acetic acid/acetate medium: Experimental approach and geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 361, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00595248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short-range order of ions in clay minerals: Sm3+ coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Sobolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel J. Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas C. Scheinost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (10), pp.2293-2298. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201000311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00668661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.247-254. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00509194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with a natural Na-exchanged clay analogue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00433524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of Na+, Ni2+, and Sm3+ in the Interlayer of Hectorite: A Quasielastic Neutron Scattering Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Sobolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.13801-13812. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903179g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ammonium smectite with low molecular weight carboxylic acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature behavior of electrostatic precipitator ash from municipal solid waste combustors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154, pp.373-380. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00170615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Isotopic Composition of Fly Ash and Flue Gas Residues from Municipal Solid Waste Combustors in France: Implications for Atmospheric Lead Source Tracing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.7, 2018-2024. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es048693x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element accumulation in Mn—Fe—oxide nodules of a planosolic horizon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Clozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 125 (1-2), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination indirecte des limites d'Atterberg par gravimétrie dynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336, pp.14 1233-1238. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-chemio-mechanical coupling effects on permeability and swelling behaviour of a Ca smectite soaked by Cu solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-1317(01)00084-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Flue Gas Residues from Municipal Solid Waste Combustors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (15), pp.2250 - 2256. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es980100t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical processes driving the fate of arsenic in phytostabilised mine tailings based on a metric-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05178178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of organic matter on the bioenergetic landscape of mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05178832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport models are cornerstone tools for optimizing the phytostabilization management of mining residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUACONSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation biogéochimique du comportement des polluants dans des résidus miniers phytostabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes Rencontres Nationales de la Recherche sur les Sites et Sols Pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical processes driving the fate of arsenic in phytostabilised mine tailings: elaboration of a conceptual model based on multi-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FROG6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter on the bioenergetic landscape of phytostabilized mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils System Ecology International Conference: Organic Matter, Energetics &amp; Turnover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt University, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP2 – Emissions de gaz à effet de serre en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixiviation des contaminants métalliques (Pb, Zn) depuis des résidus miniers: nouvelles perspectives en modélisation géochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb, Zn) from contaminated tailings: a multicomponent reactive transport model of a pilot-scale experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03547682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of trace metals (Pb, Zn) from contaminated tailings: New insight from a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'amendements organiques et minéraux pour diminuer la mobilité de contaminants (Pb, As, Ba, Zn) dans des résidus miniers: apport pour la phytostabilisation assistée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are clays relevant materials to have both high sorption and suitable hydraulic properties for the retention of metal pollutants and pharmaceuticals ? Application to waste landfill and waste water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCLAY International conference on clay science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Argiles, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02863370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of amendments to decrease the mobility and toxicity of inorganic pollutants (Pb, As, Ba, Zn) in a mine tailing for the development of a phytoremediation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a phyto-stabilization strategy based on the optimization of endogenous vegetal species development on a former arsenic-bearing mine waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351046633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of metal mobility in contaminated sediments using a sequential chemical extraction procedure and a multi-isotopic approach (Zn and Cu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organoclays peuvent-ils jouer le double rôle de barrière étanche et de rétention pour les contaminants pharmaceutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque du Groupe Français des Argiles (GFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01519652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and interpretation of activity test for microbial transformation of inorganic arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organoclays be efficient as geochemical barriers for the retention of pharmaceuticalS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Clay Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01519679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of As(III)-oxidizing microbes in soils highly polluted by breaking-down of old chemical ammunition during inter-war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Congress on Arsenic in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockolm, Sweden. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b20466-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENTLE REMEDIATION OPTIONS OF COPPER CONTAMINATED SOILS: AIDED PHYTOSTABILISATION AND PHYTOEXTRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic speciation related to mineral and microbial context in a soil polluted by the destruction of arsenical shells from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Environmental Niogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barrières géosynthétiques à base d’organoclays : Une véritable étanchéité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique et comportement hydromécanique d'une argile échangée avec l'ammonium dans le contexte des sites de stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Alexandrie, Égypte. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00591955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction argiles-polluants métalliques dans le cadre des centres de stockage de déchets: Expériences d'infiltration sous pression et en batch d'une smectite de référence SWy-2 avec des solutions de zinc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Alexandrie, Egypt. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00591919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with the natural Na-SWy2 clay analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a synthesized Na-montmorillonite compacted and percolated with pollutants (Pb, Zn): application to subsurface waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ghayaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des propriétés d'hydratation d'une montmorillonite sodique de synthèse et de la montmorillonite naturelle SWy-2 échangée Na+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Penhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des smectites ammoniées en présence d'acides carboxyliques à courtes chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00153705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between ammonium smectite and some simple organic molecules : pollution prediction in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroClay 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00153715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of pollutant transport investigated through an expansive clay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group"- 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par diffraction X aux petits angles des interactions lixiviats-argiles : Conception d'une cellule oedométrique sous faisceau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetic acid interactions with NH4+ - smectite : prediction of the behaviour of polluants in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of swelling properties of a compacted hectorite soaked by nickel solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of swelling and hydration properties of a compacted hectorite percolated by nickel solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of carboxylic acids on NH4-smectites : pollution prediction in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral differentiation of Albeluvisols under the impact of subsurface drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Phila, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de polluant à travers une argile gonflante : étude du cuivre infiltré sous pression dans un matériau argileux sous contrainte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Lédée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du drainage dans les sols lessivés dégradés : Quantification et caractérisation des volumes pédologiques de l'horizon E/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements in soils developed on Lotharingian limestones (Burgondy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre Joint Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pollutant transport investigated through an expansive clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mid-European Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of confining properties of a clay material soaked by a copper solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCLAY 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés de confinement d'un matériau argileux infiltré par des solutions de cuivre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation des résidus miniers riches en arsenic : impact des activités microbiennes sur la mobilité et la biodisponibilité de l'arsenic et des métaux pour les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guedard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Écologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic-rich mining residues phytostabilisation: impact of microbial activities on arsenic and metals mobility and bioavailability for plants (Co-)authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference in Microbial Ecotoxicology (EcotoxicoMic24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Göteborg, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution du carbone organique dans le sédiment d'interface de l'étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Veselska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kaslik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la diversité métabolique potentielle d'un technosol minier amendé afin de stabiliser les polluants et de favoriser le développement de couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l'AFEM - 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodynamique d'éléments traces en contexte de phytostabilisation aidée par des laitiers dans un sol sableux contaminé en cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre à Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 542 p., 2014, Résumés de la 24e Réunion des Sciences de la Terre à Pau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01094293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidus ultimes de l'incinération de déchets ménagers : caractérisation chimique et minéralogique, essais de stabilisation par vitrification et comportement des verres à la lixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPL025N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité et mobilité des contaminants métalliques dans les argiles et les sols : apport de la minéralogie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université d'Orléans, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02167874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04887690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00592-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03242351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126859" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00241-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1299-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounesha N Garaga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm302549k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Proust" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Sobolev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Scheinost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000311" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T9JMQBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903179g" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170615v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.10.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048693x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.06.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068304v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.06.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-1317(01)00084-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DS9Z256-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777760v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es980100t" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKMVJ0C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05178178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Milesi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05178832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05101456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04913538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04994529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Tris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04754308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2232" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519679v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312137v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-54" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089150v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089169v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahiaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05284551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644976v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01094293v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL025N" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02167874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04887690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00592-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03242351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126859" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00241-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1299-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounesha N Garaga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm302549k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Proust" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Sobolev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Scheinost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000311" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T9JMQBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903179g" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170615v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.10.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048693x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.06.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068304v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.06.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-1317(01)00084-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DS9Z256-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777760v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es980100t" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKMVJ0C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05178178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Milesi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05178832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05101456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04913538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04994529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Tris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04754308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2232" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519679v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312137v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-54" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089150v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089169v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahiaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05284551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644976v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01094293v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL025N" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02167874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>