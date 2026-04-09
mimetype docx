--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -381,338 +381,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible observation of the signature of the bad metal phase and its crossover to a Fermi liquid in κ –(BEDT–TTF) 2 Cu(NCS) 2 bulk and nanoparticles by Raman scattering</w:t>
+                <w:t xml:space="preserve">Characterization of Charge States in Conducting Organic Nanoparticles by X-ray Photoemission Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Revelli Beaumont</w:t>
+                <w:t xml:space="preserve">Jordi Fraxedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hemme</w:t>
+                <w:t xml:space="preserve">Antje Vollmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Gallais</w:t>
+                <w:t xml:space="preserve">Norbert Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sacuto</w:t>
+                <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Jacob</w:t>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (12), pp.125403. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (8), pp.2058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648x/abd813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14082058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229011v1</w:t>
+                <w:t xml:space="preserve">hal-03219545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Charge States in Conducting Organic Nanoparticles by X-ray Photoemission Spectroscopy</w:t>
+                <w:t xml:space="preserve">Possible observation of the signature of the bad metal phase and its crossover to a Fermi liquid in κ –(BEDT–TTF) 2 Cu(NCS) 2 bulk and nanoparticles by Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Fraxedas</w:t>
+                <w:t xml:space="preserve">M Revelli Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Vollmer</w:t>
+                <w:t xml:space="preserve">Pierre Hemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Koch</w:t>
+                <w:t xml:space="preserve">Y Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Caro</w:t>
+                <w:t xml:space="preserve">A Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kane Jacob</w:t>
+                <w:t xml:space="preserve">K Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (8), pp.2058. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (12), pp.125403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14082058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648x/abd813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219545v1</w:t>
+                <w:t xml:space="preserve">hal-03229011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First nanoparticles of Per2[Au(mnt)2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -779,412 +779,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles of molecular conductors and superconductors: Progress over the last ten years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Characterization of the Thermoelectric Nickel Tetrathiooxalate Polymer as Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cormary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202000761⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08 (04), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msce.2020.84001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978164v1</w:t>
+                <w:t xml:space="preserve">hal-02626512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in vitro study of the cytotoxicity of TTF·TCNQ nanoparticles to mammalian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.1963-1970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0MA00129E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of the Thermoelectric Nickel Tetrathiooxalate Polymer as Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticles of molecular conductors and superconductors: Progress over the last ten years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 08 (04), pp.1-12. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (45), pp.4237-4246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/msce.2020.84001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202000761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626512v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible nanostructuration of the superconducting κ-(BEDT-TTF)2Cu(NCS)2 phase</w:t>
               </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Revelli Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,51 +1304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile synthesis of nanoparticles of the molecule-based superconductor κ-(BEDT-TTF)2Cu(NCS)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cormary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,252 +1432,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new compound in the BEDT-TTF family [BEDT-TTF = bis(ethylenedithio)tetrathiafulvalene] with a tetrathiocyanatocuprate(II) anion, (BEDT-TTF) 4 [Cu(NCS) 4 ]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticules sphériques de conducteurs moléculaires en solution colloïdale. Un défi enfin relevé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 433, pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191812v1</w:t>
+                <w:t xml:space="preserve">hal-01924567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules sphériques de conducteurs moléculaires en solution colloïdale. Un défi enfin relevé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A new compound in the BEDT-TTF family [BEDT-TTF = bis(ethylenedithio)tetrathiafulvalene] with a tetrathiocyanatocuprate(II) anion, (BEDT-TTF) 4 [Cu(NCS) 4 ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cormary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (12), pp.1755-1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989018015293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924567v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization, and thermoelectric properties of superconducting (BEDT-TTF)(2)I-3 nanoparticles</w:t>
               </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique De Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1797,103 +1797,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting the cation and anion nature in ionic liquids used for the growth control of nanoparticles of organic conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cormary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Ukrainian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), pp.65-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1940,77 +1940,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TTF[Ni(dmit)2]2: From single-crystals to thin layers, nanowires, and nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 308, pp.433-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2120,376 +2120,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-charge density wave coexistence in TTF[Ni(dmit)2]2</w:t>
+                <w:t xml:space="preserve">Spin density wave and superconducting properties of nanoparticle organic conductor assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Kaddour</w:t>
+                <w:t xml:space="preserve">Laure E. Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
+                <w:t xml:space="preserve">Eden Steven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Raffy</w:t>
+                <w:t xml:space="preserve">James S. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel C. Monteverde</w:t>
+                <w:t xml:space="preserve">Shermane Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pouget</w:t>
+                <w:t xml:space="preserve">Ju-Hyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 460, pp.147-150. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (3), pp.035437/1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.11.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.035437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909682v1</w:t>
+                <w:t xml:space="preserve">hal-01909680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin density wave and superconducting properties of nanoparticle organic conductor assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-charge density wave coexistence in TTF[Ni(dmit)2]2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure E. Winter</w:t>
+                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eden Steven</w:t>
+                <w:t xml:space="preserve">Hélène Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James S. Brooks</w:t>
+                <w:t xml:space="preserve">Miguel C. Monteverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shermane Benjamin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ju-Hyun Park</w:t>
+                <w:t xml:space="preserve">Jean-Paul Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 460, pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.11.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.035437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01909680v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Molecular Superconductors Isolated as Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Chtioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2814,295 +2814,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles of molecule-based conductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Colloidal solutions of organic conductive nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. van Dorsselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (11), pp.3331-3336. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (28), pp.8983-8988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3nj00555k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la401371c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994341v1</w:t>
+                <w:t xml:space="preserve">hal-00994340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal solutions of organic conductive nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nanoparticles of molecule-based conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Souque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lydie Valade</w:t>
+                <w:t xml:space="preserve">D. van Dorsselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (28), pp.8983-8988. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (11), pp.3331-3336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la401371c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3nj00555k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994340v1</w:t>
+                <w:t xml:space="preserve">hal-00994341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photomagnetic studies of spin-crossover- and photochromic-based complexes</w:t>
               </w:r>
@@ -3234,64 +3234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First nanoparticles of Bechgaard salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,487 +3345,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric power of TTF[Ni(dmit)2]2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
+                <w:t xml:space="preserve">TTF[Ni(dmit)2]2 :Now as Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Valade</w:t>
+                <w:t xml:space="preserve">Lydie Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 407 (11), pp.1715-1717. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.950-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909972v1</w:t>
+                <w:t xml:space="preserve">hal-00759580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First TTF-based conductor nanoparticles by electrocrystallization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kane Jacob</w:t>
+                <w:t xml:space="preserve">Thermoelectric power of TTF[Ni(dmit)2]2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Mazzi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 407 (11), pp.1715-1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2012.03.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909599v1</w:t>
+                <w:t xml:space="preserve">hal-02909972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTF[Ni(dmit)2]2 :Now as Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">First TTF-based conductor nanoparticles by electrocrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Mazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15, pp.950-954. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162 (9-10), pp.805-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759580v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles of organic conductors: synthesis and application as electrode material in organic ﬁeld eﬀect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Hahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Aniela Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,51 +4190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ru(py)4Cl(NO)](PF6)2.0.5H2O: a model system for structural determination and ab initio calculations of photo-induced linkage NO isomers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cormary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,51 +4337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity and Spin Crossover: A New Achievement with a Metal Bis Dithiolene Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,77 +4496,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klauss Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Fraxedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (17), pp.5612-5613. </w:t>
@@ -4629,51 +4629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molybdenum-tetracyanoethylene-based thin film magnets prepared by chemical vapor deposition: effect of deposition temperature on morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5422,51 +5422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883395v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pellegatta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dubreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Toral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revelli Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.035139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Revelli Beaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jacob" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/abd813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fraxedas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Vollmer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Koch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14082058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Faulmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000761" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00129E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2020.84001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Revelli Beaumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique De Caro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.07.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989018015293" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chtioui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tc01378c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/FUJCV4I1P65-75" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CCR.2015.05.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Remaury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kaddour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raffy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Monteverde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z5VJ2W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Winter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Steven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Brooks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermane Benjamin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Hyun Park" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035437" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007976v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raffy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteverde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pouget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Chahine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1586-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2SMN9V7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Dorsselaer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00555k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401371c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R6T355J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.04.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909972v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZW5XZSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Mazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Carayon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.03.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B1QL739-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.09.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0M9Z7DK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hahioui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00858c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.02.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM0N95D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Aniela Kowalska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.12.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBWTVCRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lampert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062461c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JKZ291M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klauss Rivasseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060690s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5TLJ5T58-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.03.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0Z4BZLP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brossard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500120152100" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF9C5712A800F8597A18F0597D5FD3D727E358CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cassoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Viala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Vitorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883395v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pellegatta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dubreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Toral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revelli Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.035139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fraxedas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Vollmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Koch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14082058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Revelli Beaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/abd813" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Faulmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2020.84001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00129E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000761" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Revelli Beaumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique De Caro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.07.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989018015293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chtioui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tc01378c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/FUJCV4I1P65-75" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CCR.2015.05.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Remaury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Winter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Steven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Brooks" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermane Benjamin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Hyun Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kaddour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raffy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Monteverde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z5VJ2W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007976v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raffy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteverde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pouget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Chahine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1586-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2SMN9V7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401371c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Dorsselaer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00555k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R6T355J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.04.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.09.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0M9Z7DK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZW5XZSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Mazzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Carayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B1QL739-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hahioui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00858c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.02.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM0N95D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Aniela Kowalska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.12.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBWTVCRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lampert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062461c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JKZ291M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klauss Rivasseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060690s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5TLJ5T58-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.03.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0Z4BZLP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brossard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500120152100" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF9C5712A800F8597A18F0597D5FD3D727E358CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cassoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Viala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Vitorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>