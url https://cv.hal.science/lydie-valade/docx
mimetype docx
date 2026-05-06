--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -247,472 +247,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude mode of charge density wave in TTF [ Ni ( dmit ) 2 ] 2 observed by electronic Raman scattering</w:t>
+                <w:t xml:space="preserve">Characterization of Charge States in Conducting Organic Nanoparticles by X-ray Photoemission Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Revelli Beaumont</w:t>
+                <w:t xml:space="preserve">Jordi Fraxedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gallais</w:t>
+                <w:t xml:space="preserve">Antje Vollmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sacuto</w:t>
+                <w:t xml:space="preserve">Norbert Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Valade</w:t>
+                <w:t xml:space="preserve">Dominique de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.035139⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (8), pp.2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14082058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229054v1</w:t>
+                <w:t xml:space="preserve">hal-03219545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Charge States in Conducting Organic Nanoparticles by X-ray Photoemission Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible observation of the signature of the bad metal phase and its crossover to a Fermi liquid in κ –(BEDT–TTF) 2 Cu(NCS) 2 bulk and nanoparticles by Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Vollmer</w:t>
+                <w:t xml:space="preserve">M Revelli Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Koch</w:t>
+                <w:t xml:space="preserve">Pierre Hemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Caro</w:t>
+                <w:t xml:space="preserve">Y Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kane Jacob</w:t>
+                <w:t xml:space="preserve">A Sacuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14082058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (12), pp.125403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648x/abd813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219545v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible observation of the signature of the bad metal phase and its crossover to a Fermi liquid in κ –(BEDT–TTF) 2 Cu(NCS) 2 bulk and nanoparticles by Raman scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amplitude mode of charge density wave in TTF [ Ni ( dmit ) 2 ] 2 observed by electronic Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hemme</w:t>
+                <w:t xml:space="preserve">M. Revelli Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Gallais</w:t>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sacuto</w:t>
+                <w:t xml:space="preserve">A. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Jacob</w:t>
+                <w:t xml:space="preserve">K. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (12), pp.125403. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648x/abd813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.035139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229011v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First nanoparticles of Per2[Au(mnt)2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,64 +811,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cormary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,64 +1053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles of molecular conductors and superconductors: Progress over the last ten years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Revelli Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,51 +1438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules sphériques de conducteurs moléculaires en solution colloïdale. Un défi enfin relevé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,64 +1572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cormary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74 (12), pp.1755-1758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique De Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1797,90 +1797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting the cation and anion nature in ionic liquids used for the growth control of nanoparticles of organic conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cormary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1940,77 +1940,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TTF[Ni(dmit)2]2: From single-crystals to thin layers, nanowires, and nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 308, pp.433-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2406,90 +2406,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Molecular Superconductors Isolated as Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Chtioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2668,630 +2668,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel ethylene tetrathiolate polymers as nanoparticles: a new synthesis for future applications?</w:t>
+                <w:t xml:space="preserve">Photomagnetic studies of spin-crossover- and photochromic-based complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kane Jacob</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Valade</w:t>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Létard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1586-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5-6, pp.1058-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201201328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994351v1</w:t>
+                <w:t xml:space="preserve">hal-00799418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal solutions of organic conductive nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nanoparticles of molecule-based conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Souque</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydie Valade</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. van Dorsselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la401371c⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (11), pp.3331-3336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nj00555k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994340v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles of molecule-based conductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Caro</w:t>
+                <w:t xml:space="preserve">Nickel ethylene tetrathiolate polymers as nanoparticles: a new synthesis for future applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. van Dorsselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nj00555k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1586-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994341v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomagnetic studies of spin-crossover- and photochromic-based complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloidal solutions of organic conductive nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joe Chahine</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Létard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201201328⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (28), pp.8983-8988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la401371c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00799418v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First nanoparticles of Bechgaard salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3351,64 +3351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TTF[Ni(dmit)2]2 :Now as Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,345 +3487,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric power of TTF[Ni(dmit)2]2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
+                <w:t xml:space="preserve">First TTF-based conductor nanoparticles by electrocrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soumia Mazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.01.014⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162 (9-10), pp.805-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909972v1</w:t>
+                <w:t xml:space="preserve">hal-02909599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First TTF-based conductor nanoparticles by electrocrystallization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soumia Mazzi</w:t>
+                <w:t xml:space="preserve">Thermoelectric power of TTF[Ni(dmit)2]2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Carayon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 162 (9-10), pp.805-807. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 407 (11), pp.1715-1717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2012.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909599v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles of organic conductors: synthesis and application as electrode material in organic ﬁeld eﬀect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Hahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Aniela Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,51 +4337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity and Spin Crossover: A New Achievement with a Metal Bis Dithiolene Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,77 +4496,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klauss Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Fraxedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (17), pp.5612-5613. </w:t>
@@ -4629,51 +4629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molybdenum-tetracyanoethylene-based thin film magnets prepared by chemical vapor deposition: effect of deposition temperature on morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5422,51 +5422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883395v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pellegatta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dubreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Toral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revelli Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.035139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fraxedas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Vollmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Koch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14082058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Revelli Beaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/abd813" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Faulmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2020.84001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00129E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000761" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Revelli Beaumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique De Caro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.07.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989018015293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chtioui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tc01378c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/FUJCV4I1P65-75" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CCR.2015.05.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Remaury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Winter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Steven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Brooks" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermane Benjamin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Hyun Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kaddour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raffy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Monteverde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z5VJ2W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007976v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raffy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteverde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pouget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Chahine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1586-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2SMN9V7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401371c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Dorsselaer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00555k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R6T355J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.04.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.09.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0M9Z7DK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZW5XZSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Mazzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Carayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B1QL739-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hahioui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00858c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.02.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM0N95D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Aniela Kowalska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.12.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBWTVCRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lampert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062461c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JKZ291M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klauss Rivasseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060690s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5TLJ5T58-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.03.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0Z4BZLP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brossard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500120152100" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF9C5712A800F8597A18F0597D5FD3D727E358CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cassoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Viala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Vitorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883395v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pellegatta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dubreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Toral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fraxedas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Vollmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Koch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14082058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Revelli Beaumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/abd813" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revelli Beaumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.035139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Faulmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2020.84001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00129E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000761" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Revelli Beaumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique De Caro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.07.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989018015293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chtioui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tc01378c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/FUJCV4I1P65-75" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CCR.2015.05.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Remaury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Winter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Steven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Brooks" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermane Benjamin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Hyun Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kaddour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raffy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Monteverde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z5VJ2W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007976v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raffy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteverde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pouget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Chahine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201328" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R6T355J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Dorsselaer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00555k" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1586-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2SMN9V7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401371c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.04.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.09.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0M9Z7DK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Mazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Carayon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.03.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B1QL739-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZW5XZSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hahioui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00858c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.02.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM0N95D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Aniela Kowalska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.12.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBWTVCRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lampert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062461c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JKZ291M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klauss Rivasseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060690s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5TLJ5T58-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.03.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0Z4BZLP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brossard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500120152100" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF9C5712A800F8597A18F0597D5FD3D727E358CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cassoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Viala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Vitorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>