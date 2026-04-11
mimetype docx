--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -374,563 +374,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
+              <w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065074v1</w:t>
+                <w:t xml:space="preserve">hal-05065079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Buvat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+                <w:t xml:space="preserve">V. Rafflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Finizola</w:t>
+                <w:t xml:space="preserve">L. Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333700v1</w:t>
+                <w:t xml:space="preserve">hal-05084687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t>
+                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05065079v1</w:t>
+                <w:t xml:space="preserve">hal-05333700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Aumar</w:t>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Gal</w:t>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084687v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Long Period earthquakes beneath volcanoes of the French Massif Central</w:t>
               </w:r>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Kauahikaua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1193,51 +1193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling CO2 dispersion in the air during potential limnic eruption at the lake Pavin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rafflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,278 +1308,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced view on the Mediterranean Sea crust from potential fields data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Quick-Look Software for In Situ Magnetic Field Modeling from Onboard Unmanned Aircraft Vehicles (UAVs) Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-35282-6⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (18), pp.4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15184549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04197040v1</w:t>
+                <w:t xml:space="preserve">hal-04220342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quick-Look Software for In Situ Magnetic Field Modeling from Onboard Unmanned Aircraft Vehicles (UAVs) Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enhanced view on the Mediterranean Sea crust from potential fields data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (18), pp.4549. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.8298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15184549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-35282-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220342v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04197040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Method for the Optimal Setting of the Potential Fields Inverse Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,291 +1767,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What causes the persistent seismicity below the eastern flank of Piton de la Fournaise (Réunion Island)? Elasto-plastic models of magma inflation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gerbault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107628⟩</w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740856v1</w:t>
+                <w:t xml:space="preserve">hal-03898313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Régis</w:t>
+                <w:t xml:space="preserve">What causes the persistent seismicity below the eastern flank of Piton de la Fournaise (Réunion Island)? Elasto-plastic models of magma inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.61-74. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 431, pp.107628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898313v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a New UAV Magnetic Prospecting Tool for Volcano Monitoring and Geohazard Assessment</w:t>
               </w:r>
@@ -2076,51 +2076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Souriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3339,51 +3339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 322, pp.241-262. </w:t>
@@ -3799,670 +3799,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal investigation of Guadeloupe Island and the Lesser Antilles Arc from a new potential field synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Saulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.77⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853352v1</w:t>
+                <w:t xml:space="preserve">hal-00858294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">Crustal investigation of Guadeloupe Island and the Lesser Antilles Arc from a new potential field synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol Guennoc</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.77-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00816463v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t>
+                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Saulieu</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jaya</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858294v1</w:t>
+                <w:t xml:space="preserve">insu-00816463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal architecture of La Réunion (Indian Ocean) inferred from geophysical data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between volcano gravitational spreading and magma intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audray Delcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike R. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lénat</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.01.015⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (3), pp.743-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-011-0558-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720467v1</w:t>
+                <w:t xml:space="preserve">hal-00682361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between volcano gravitational spreading and magma intrusion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal architecture of La Réunion (Indian Ocean) inferred from geophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Lebas</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 74 (3), pp.743-765. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221-222, pp.83-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-011-0558-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682361v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-dimensional structure of the submarine flanks of La Réunion inferred from geophysical data</w:t>
               </w:r>
@@ -4787,595 +4787,689 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de la géophysique multi-méthodes à l'imagerie haute résolution des édifices volcaniques: Vers une modélisation spatio-temporelle 4D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Volcanologie. Université Clermont Auvergne (UCA), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04769963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using airborne electromagnetic to recover paleo topography and delineate watersheds in volcanic domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Bertin</w:t>
+                <w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by multi-methods high resolution imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bernard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Groundwater Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678600v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by multi-methods high resolution imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+                <w:t xml:space="preserve">Using airborne electromagnetic to recover paleo topography and delineate watersheds in volcanic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ciolczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Grace</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International association of hydrogeologists, Sep 2024, Davos (Suisse), Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672134v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+                <w:t xml:space="preserve">AEM-derived watersheds in crystalline domain under volcanic cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ciolczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Airborne Electromagnetics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Society of Exploration Geophysics, Sep 2023, Fitzroy Island, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14432471.2023.2236352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670946v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEM-derived watersheds in crystalline domain under volcanic cover</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bernard</w:t>
+                <w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Airborne Electromagnetics Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14432471.2023.2236352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04071309v1</w:t>
+                <w:t xml:space="preserve">hal-04670946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures actives et état thermique du Piton de la Fournaise révélés par mesures magnétiques et IR aéroportées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5397,356 +5491,356 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ferrazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Eocene thrusting in the Northern Lesser Antilles:Unraveling the eastern imprint of the Bahamas Bank collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque du Comité National Français de Géodésie et Géophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure of Guadeloupe Islands and the Lesser Antilles Arc from a new gravity and magnetic synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5768,563 +5862,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multi-methods geophysics to improve the regional knowledge of Bouillante geothermal Province (Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France. pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572530v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04769963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6776,64 +6776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D geological modelling in a volcanic environment with a combined geophysics - geomorphology approach: The case study of the Cheire de Côme (Puy de Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7039,51 +7039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the deep interior of Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7151,77 +7151,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Northern Lesser Antilles strain evolution during Eocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudagher-Fadel Marcelle K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7302,256 +7302,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t>
+                <w:t xml:space="preserve">Gravity Monitoring of Volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-239, 2022, SCIENCES - Lithosphere-Asthenosphere Interactions, 9781789450460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394173730.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876930v1</w:t>
+                <w:t xml:space="preserve">hal-03876927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity Monitoring of Volcanoes</w:t>
+                <w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Donnadieu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; WILEY</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03876927v1</w:t>
+                <w:t xml:space="preserve">hal-03876930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Monitoring of Volcanoes</w:t>
               </w:r>
@@ -7577,51 +7577,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-277, 2022, SCIENCES - Lithosphere-Asthenosphere Interactions, 9781789450460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394173730.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7988,51 +7988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouligand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kauahikaua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sampietro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capponi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35282-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15184549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107628" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J J van Hinsbergen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401569v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mart&#237;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1119-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Blakely" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWB3ZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.77" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720467v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.01.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSK4L630-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Delcamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike R. James" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0558-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTMGLSPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6PPHHPX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT46RKDX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318913v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738765v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742645v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00607181v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04769963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delbey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis de Senneville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550590v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaput" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02473414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudagher-Fadel Marcelle K." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876927v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598469v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouligand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kauahikaua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15184549" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sampietro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capponi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35282-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J J van Hinsbergen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401569v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mart&#237;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1119-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Blakely" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWB3ZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853352v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.77" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Delcamp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike R. James" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0558-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTMGLSPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.01.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSK4L630-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6PPHHPX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT46RKDX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04769963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742653v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742645v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00607181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delbey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis de Senneville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550590v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaput" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02473414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudagher-Fadel Marcelle K." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876927v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598469v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>