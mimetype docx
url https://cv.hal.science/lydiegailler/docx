--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -374,563 +374,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Grunberg</w:t>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t>
+              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065079v1</w:t>
+                <w:t xml:space="preserve">hal-05065074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rafflin</w:t>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gailler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Gal</w:t>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084687v1</w:t>
+                <w:t xml:space="preserve">hal-05333700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony Finizola</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333700v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rafflin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Beauger</w:t>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Bontemps</w:t>
+                <w:t xml:space="preserve">Frédérick Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065074v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Long Period earthquakes beneath volcanoes of the French Massif Central</w:t>
               </w:r>
@@ -1044,1606 +1044,1606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Subsurface Structure of the Kīlauea Caldera Before Its 2018 Collapse Inferred From Ground Magnetic, SP, and Temperatures Anomalies</w:t>
+                <w:t xml:space="preserve">Modelling CO2 dispersion in the air during potential limnic eruption at the lake Pavin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+                <w:t xml:space="preserve">Victoria Rafflin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bouligand</w:t>
+                <w:t xml:space="preserve">Silvia Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Kauahikaua</w:t>
+                <w:t xml:space="preserve">Manuel Stocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lénat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 447, pp.108024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB028005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688253v1</w:t>
+                <w:t xml:space="preserve">hal-04466178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CO2 dispersion in the air during potential limnic eruption at the lake Pavin (France)</w:t>
+                <w:t xml:space="preserve">The Subsurface Structure of the Kīlauea Caldera Before Its 2018 Collapse Inferred From Ground Magnetic, SP, and Temperatures Anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Rafflin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Massaro</w:t>
+                <w:t xml:space="preserve">Claire Bouligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Stocchi</w:t>
+                <w:t xml:space="preserve">Jim Kauahikaua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Costa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 447, pp.108024. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JB028005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466178v1</w:t>
+                <w:t xml:space="preserve">hal-04688253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quick-Look Software for In Situ Magnetic Field Modeling from Onboard Unmanned Aircraft Vehicles (UAVs) Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15184549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JB025290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220342v1</w:t>
+                <w:t xml:space="preserve">hal-04125152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced view on the Mediterranean Sea crust from potential fields data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.8298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-35282-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04197040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Method for the Optimal Setting of the Potential Fields Inverse Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Quick-Look Software for In Situ Magnetic Field Modeling from Onboard Unmanned Aircraft Vehicles (UAVs) Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.13305⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (18), pp.4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15184549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872970v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">An Empirical Method for the Optimal Setting of the Potential Fields Inverse Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JB025290. </w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.350-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.13305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125152v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">What causes the persistent seismicity below the eastern flank of Piton de la Fournaise (Réunion Island)? Elasto-plastic models of magma inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 431, pp.107628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898313v1</w:t>
+                <w:t xml:space="preserve">hal-03740856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What causes the persistent seismicity below the eastern flank of Piton de la Fournaise (Réunion Island)? Elasto-plastic models of magma inflation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Hassani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 431, pp.107628. </w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.61-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740856v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a New UAV Magnetic Prospecting Tool for Volcano Monitoring and Geohazard Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+                <w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Souriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13050894⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553936v1</w:t>
+                <w:t xml:space="preserve">hal-03108803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter G Lelièvre</w:t>
+                <w:t xml:space="preserve">Validation of a New UAV Magnetic Prospecting Tool for Volcano Monitoring and Geohazard Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélie Portal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+                <w:t xml:space="preserve">Thierry Souriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13050894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108803v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eocene intra-plate shortening responsible for the rise of a faunal pathway in the northeastern Caribbean realm</w:t>
+                <w:t xml:space="preserve">Geoscientists in the sky: Unmanned Aerial Vehicles for Geohazard response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Philippon</w:t>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+                <w:t xml:space="preserve">Marion Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douwe J J van Hinsbergen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241000⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (6), pp.1285-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-020-09611-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988335v1</w:t>
+                <w:t xml:space="preserve">hal-02901626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoscientists in the sky: Unmanned Aerial Vehicles for Geohazard response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eocene intra-plate shortening responsible for the rise of a faunal pathway in the northeastern Caribbean realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tanguy</w:t>
+                <w:t xml:space="preserve">Douwe J J van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candide Lissak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Gailler</w:t>
+                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (6), pp.1285-1321. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0241000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-020-09611-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901626v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D electrical conductivity imaging of Halema‘uma‘u lava lake (Kīlauea volcano)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Kauahikaua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2707,77 +2707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex structure of Piton de la Fournaise and its underlying lithosphere revealed by magnetotelluric 3D inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 356, pp.200-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2805,1907 +2805,1943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03708972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forearc structure in the Lesser Antilles inferred from depth to the Curie temperature and thermo-mechanical simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Monitoring the cooling of the 1959 Kīlauea Iki lava lake using surface magnetic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Kauahikaua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1119-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01505300v1</w:t>
+                <w:t xml:space="preserve">hal-01710785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Sarcoui volcano (Chaîne des Puys, Massif Central, France), a case study for monogenetic trachytic lava domes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Miallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pilleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Miallier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 345, pp.125-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the cooling of the 1959 Kīlauea Iki lava lake using surface magnetic measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Forearc structure in the Lesser Antilles inferred from depth to the Curie temperature and thermo-mechanical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1119-7⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 706-707, pp.71-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710785v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01505300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical imaging of the inner structure of a lava dome and its environment through gravimetry and magnetism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Depth to Curie temperature or bottom of the magnetic sources in the volcanic zone of la Réunion hot spot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Lénat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Blakely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 320, pp.88 - 99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.012⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 324, pp.169 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637537v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of an active resurgent dome evidenced by geophysical investigations: The Yenkahe dome-Yasur volcano system (Siwi caldera, Vanuatu)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Geophysical imaging of the inner structure of a lava dome and its environment through gravimetry and magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 322, pp.241-262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.08.021⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 320, pp.88 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448830v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth to Curie temperature or bottom of the magnetic sources in the volcanic zone of la Réunion hot spot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Structure and evolution of an active resurgent dome evidenced by geophysical investigations: The Yenkahe dome-Yasur volcano system (Siwi caldera, Vanuatu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Brothelande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 324, pp.169 - 178. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 322, pp.241-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01637158v1</w:t>
+                <w:t xml:space="preserve">hal-01448830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint measurement of the atmospheric muon flux through the Puy de Dôme volcano with plastic scintillators and Resistive Plate Chambers detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anastasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Béné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120, pp.7290-7307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JB011969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01270741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multi-method geophysics to the understanding of a high-temperature geothermal province: The Bouillante area (Guadeloupe, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 275, pp.34-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Crustal investigation of Guadeloupe Island and the Lesser Antilles Arc from a new potential field synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jaya</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.77-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858294v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal investigation of Guadeloupe Island and the Lesser Antilles Arc from a new potential field synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.77-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.77⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853352v1</w:t>
+                <w:t xml:space="preserve">insu-00816463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol Guennoc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Saulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00816463v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between volcano gravitational spreading and magma intrusion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Internal architecture of La Réunion (Indian Ocean) inferred from geophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Lebas</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221-222, pp.83-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-011-0558-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682361v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal architecture of La Réunion (Indian Ocean) inferred from geophysical data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Relationships between volcano gravitational spreading and magma intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audray Delcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike R. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lénat</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.01.015⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (3), pp.743-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-011-0558-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720467v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-dimensional structure of the submarine flanks of La Réunion inferred from geophysical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.B12105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009JB007193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity structure of Piton de la Fournaise volcano and inferred mass transfer during the 2007 crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 184, pp.31-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4715,2576 +4751,2576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute gravity measurements at the summit of Puy de Dôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orcines (63), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation du champ MAGnétique principal par Inversion de données d'OBServatoires (MAGIOBS): étude de résolution spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Magmas et Volcans, Campus universitaire des Cézeaux, 6 avenue Blaise Pascal, 63170 Aubière. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le groupement artisanal de l’Antiquité tardive de Las Cravieros à Fanjeaux (Aude) : lieu de production de poteries, de matériaux de construction et du travail du fer – deuxième rapport de la 2e triennale (2022-2024), 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Faisandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chardonneau- Henneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Denis de Senneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Méditerranée; Laboratoire d'Archéologie du Lauragais. 2024, 487 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation du champ MAGnétique principal par Inversion de données d'OBServatoires (MAGIOBS): Etat de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Magmas et Volcans, Campus universitaire des Cézeaux, 6 avenue Blaise Pascal, 63170 Aubière. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using airborne electromagnetic to recover paleo topography and delineate watersheds in volcanic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ciolczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International association of hydrogeologists, Sep 2024, Davos (Suisse), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by multi-methods high resolution imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AEM-derived watersheds in crystalline domain under volcanic cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ciolczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Airborne Electromagnetics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Society of Exploration Geophysics, Sep 2023, Fitzroy Island, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14432471.2023.2236352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures actives et état thermique du Piton de la Fournaise révélés par mesures magnétiques et IR aéroportées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ferrazini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mid-Eocene thrusting in the Northern Lesser Antilles:Unraveling the eastern imprint of the Bahamas Bank collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington D.C., United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque du Comité National Français de Géodésie et Géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crustal structure of Guadeloupe Islands and the Lesser Antilles Arc from a new gravity and magnetic synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of multi-methods geophysics to improve the regional knowledge of Bouillante geothermal Province (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France. pp.104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la géophysique multi-méthodes à l'imagerie haute résolution des édifices volcaniques: Vers une modélisation spatio-temporelle 4D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volcanologie. Université Clermont Auvergne (UCA), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04769963v1</w:t>
-              </w:r>
-[...1771 lines deleted...]
-                <w:t xml:space="preserve">hal-04505126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement, réduction et analyses in-situ des levés magnétiques aéroportés en contexte volcanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saint-Jean-Cap-Ferrat, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D geological modelling in a volcanic environment with a combined geophysics - geomorphology approach: The case study of the Cheire de Côme (Puy de Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été OZCAR: Observatoire de la Zone Critique: Applications et Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards joint modelling and inversion of surface displacements and microgravimetric temporal variations for the characterization of eruptive sources at the Piton de la Fournaise volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the deep interior of Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Northern Lesser Antilles strain evolution during Eocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudagher-Fadel Marcelle K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7294,366 +7330,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity Monitoring of Volcanoes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Donnadieu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394173730.ch4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03876927v1</w:t>
+                <w:t xml:space="preserve">hal-03876930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Gravity Monitoring of Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-239, 2022, SCIENCES - Lithosphere-Asthenosphere Interactions, 9781789450460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394173730.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03876930v1</w:t>
+                <w:t xml:space="preserve">hal-03876927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Monitoring of Volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-277, 2022, SCIENCES - Lithosphere-Asthenosphere Interactions, 9781789450460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394173730.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7663,185 +7699,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure interne d’un système volcanique océanique de type point chaud : La Réunion (Océan Indien) - Approches géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volcanologie. Université Blaise Pascal - Clermont Ferrand 2, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04672141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure interne d'un système volcanique océanique de type point chaud : La Réunion (Océan Indien) - Approches géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00598469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7988,51 +8024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouligand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kauahikaua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15184549" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sampietro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capponi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35282-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J J van Hinsbergen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401569v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mart&#237;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1119-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Blakely" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWB3ZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853352v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.77" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Delcamp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike R. James" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0558-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTMGLSPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.01.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSK4L630-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6PPHHPX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT46RKDX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04769963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742653v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742645v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00607181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delbey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis de Senneville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550590v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaput" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02473414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudagher-Fadel Marcelle K." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876927v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598469v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouligand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kauahikaua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sampietro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capponi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35282-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15184549" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107628" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J J van Hinsbergen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401569v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mart&#237;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1119-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZMVNZ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637158v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Blakely" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWD64RXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGTCZ3DF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWB3ZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.77" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.01.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSK4L630-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682361v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Delcamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike R. James" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0558-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTMGLSPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007193" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6PPHHPX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453563v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT46RKDX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delbey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis de Senneville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738765v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00607181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04769963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaput" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02473414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudagher-Fadel Marcelle K." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>