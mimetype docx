--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -374,563 +374,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
+              <w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065074v1</w:t>
+                <w:t xml:space="preserve">hal-05065079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Buvat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+                <w:t xml:space="preserve">V. Rafflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Finizola</w:t>
+                <w:t xml:space="preserve">L. Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333700v1</w:t>
+                <w:t xml:space="preserve">hal-05084687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t>
+                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05065079v1</w:t>
+                <w:t xml:space="preserve">hal-05333700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Aumar</w:t>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Gal</w:t>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084687v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Long Period earthquakes beneath volcanoes of the French Massif Central</w:t>
               </w:r>
@@ -1063,51 +1063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling CO2 dispersion in the air during potential limnic eruption at the lake Pavin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rafflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Kauahikaua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1442,278 +1442,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced view on the Mediterranean Sea crust from potential fields data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Quick-Look Software for In Situ Magnetic Field Modeling from Onboard Unmanned Aircraft Vehicles (UAVs) Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-35282-6⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (18), pp.4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15184549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04197040v1</w:t>
+                <w:t xml:space="preserve">hal-04220342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quick-Look Software for In Situ Magnetic Field Modeling from Onboard Unmanned Aircraft Vehicles (UAVs) Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enhanced view on the Mediterranean Sea crust from potential fields data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (18), pp.4549. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.8298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15184549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-35282-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220342v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04197040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Method for the Optimal Setting of the Potential Fields Inverse Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,291 +1767,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What causes the persistent seismicity below the eastern flank of Piton de la Fournaise (Réunion Island)? Elasto-plastic models of magma inflation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gerbault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107628⟩</w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740856v1</w:t>
+                <w:t xml:space="preserve">hal-03898313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Régis</w:t>
+                <w:t xml:space="preserve">What causes the persistent seismicity below the eastern flank of Piton de la Fournaise (Réunion Island)? Elasto-plastic models of magma inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.61-74. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 431, pp.107628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898313v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t>
               </w:r>
@@ -2210,51 +2210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Souriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2805,264 +2805,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03708972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the cooling of the 1959 Kīlauea Iki lava lake using surface magnetic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grand Sarcoui volcano (Chaîne des Puys, Massif Central, France), a case study for monogenetic trachytic lava domes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Miallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pilleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1119-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710785v1</w:t>
+                <w:t xml:space="preserve">hal-01614071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Sarcoui volcano (Chaîne des Puys, Massif Central, France), a case study for monogenetic trachytic lava domes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the cooling of the 1959 Kīlauea Iki lava lake using surface magnetic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Kauahikaua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1119-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01614071v1</w:t>
+                <w:t xml:space="preserve">hal-01710785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forearc structure in the Lesser Antilles inferred from depth to the Curie temperature and thermo-mechanical simulations</w:t>
               </w:r>
@@ -3479,51 +3479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 322, pp.241-262. </w:t>
@@ -3835,670 +3835,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal investigation of Guadeloupe Island and the Lesser Antilles Arc from a new potential field synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Saulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.77⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853352v1</w:t>
+                <w:t xml:space="preserve">hal-00858294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">Crustal investigation of Guadeloupe Island and the Lesser Antilles Arc from a new potential field synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol Guennoc</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.77-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00816463v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t>
+                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Saulieu</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jaya</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858294v1</w:t>
+                <w:t xml:space="preserve">insu-00816463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal architecture of La Réunion (Indian Ocean) inferred from geophysical data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between volcano gravitational spreading and magma intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audray Delcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike R. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lénat</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.01.015⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (3), pp.743-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-011-0558-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720467v1</w:t>
+                <w:t xml:space="preserve">hal-00682361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between volcano gravitational spreading and magma intrusion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal architecture of La Réunion (Indian Ocean) inferred from geophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Lebas</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 74 (3), pp.743-765. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221-222, pp.83-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-011-0558-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682361v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-dimensional structure of the submarine flanks of La Réunion inferred from geophysical data</w:t>
               </w:r>
@@ -5175,595 +5175,689 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de la géophysique multi-méthodes à l'imagerie haute résolution des édifices volcaniques: Vers une modélisation spatio-temporelle 4D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Volcanologie. Université Clermont Auvergne (UCA), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04769963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using airborne electromagnetic to recover paleo topography and delineate watersheds in volcanic domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Bertin</w:t>
+                <w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by multi-methods high resolution imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bernard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Groundwater Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678600v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by multi-methods high resolution imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+                <w:t xml:space="preserve">Using airborne electromagnetic to recover paleo topography and delineate watersheds in volcanic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ciolczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Grace</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International association of hydrogeologists, Sep 2024, Davos (Suisse), Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672134v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+                <w:t xml:space="preserve">AEM-derived watersheds in crystalline domain under volcanic cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ciolczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Airborne Electromagnetics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Society of Exploration Geophysics, Sep 2023, Fitzroy Island, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14432471.2023.2236352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670946v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEM-derived watersheds in crystalline domain under volcanic cover</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bernard</w:t>
+                <w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Airborne Electromagnetics Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14432471.2023.2236352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04071309v1</w:t>
+                <w:t xml:space="preserve">hal-04670946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures actives et état thermique du Piton de la Fournaise révélés par mesures magnétiques et IR aéroportées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5785,481 +5879,481 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ferrazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Eocene thrusting in the Northern Lesser Antilles:Unraveling the eastern imprint of the Bahamas Bank collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque du Comité National Français de Géodésie et Géophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure of Guadeloupe Islands and the Lesser Antilles Arc from a new gravity and magnetic synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6281,438 +6375,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multi-methods geophysics to improve the regional knowledge of Bouillante geothermal Province (Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France. pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607181v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04769963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6812,64 +6812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D geological modelling in a volcanic environment with a combined geophysics - geomorphology approach: The case study of the Cheire de Côme (Puy de Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7075,51 +7075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the deep interior of Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7187,77 +7187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Northern Lesser Antilles strain evolution during Eocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudagher-Fadel Marcelle K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7338,256 +7338,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t>
+                <w:t xml:space="preserve">Gravity Monitoring of Volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-239, 2022, SCIENCES - Lithosphere-Asthenosphere Interactions, 9781789450460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394173730.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876930v1</w:t>
+                <w:t xml:space="preserve">hal-03876927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity Monitoring of Volcanoes</w:t>
+                <w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Donnadieu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; WILEY</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03876927v1</w:t>
+                <w:t xml:space="preserve">hal-03876930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Monitoring of Volcanoes</w:t>
               </w:r>
@@ -7613,51 +7613,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-277, 2022, SCIENCES - Lithosphere-Asthenosphere Interactions, 9781789450460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394173730.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8024,51 +8024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouligand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kauahikaua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sampietro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capponi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35282-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15184549" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107628" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J J van Hinsbergen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401569v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mart&#237;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1119-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZMVNZ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637158v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Blakely" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWD64RXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGTCZ3DF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWB3ZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.77" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.01.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSK4L630-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682361v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Delcamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike R. James" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0558-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTMGLSPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007193" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6PPHHPX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453563v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT46RKDX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delbey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis de Senneville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738765v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00607181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04769963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaput" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02473414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudagher-Fadel Marcelle K." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouligand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kauahikaua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15184549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sampietro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capponi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35282-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J J van Hinsbergen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401569v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mart&#237;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZMVNZ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1119-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637158v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Blakely" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWD64RXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGTCZ3DF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWB3ZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.77" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Delcamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike R. James" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0558-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTMGLSPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.01.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSK4L630-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007193" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6PPHHPX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453563v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT46RKDX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delbey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis de Senneville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04769963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742653v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00607181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaput" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02473414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudagher-Fadel Marcelle K." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>