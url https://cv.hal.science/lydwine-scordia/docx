--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -428,165 +428,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Praguerie racontée par Louis XI à l’intention du dauphin Charles dans le Rosier des guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydwine Scordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire-Bulletin de la Société de l'histoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant de commencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydwine Scordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367097v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02367100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'universelle araigne&amp;quot;(Louis XI) et l’amour lors des entrées royales du règne (1461-1483)</w:t>
               </w:r>
@@ -2673,165 +2673,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêtes sur l’amour du roi dans les sources royales du XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydwine Scordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement les hommes, gouverner les âmes, XLVIe Congrès de la Shmesp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Il n’est pas sire de son pays qui de ses hommes est haï’. Un proverbe sur l’amour et la haine à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydwine Scordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des communautés aux Etats. Mélanges offerts à Michel Hébert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480413v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02480415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">King Louis XI: Wolf or Shepherd of the Kingdom of France?</w:t>
               </w:r>
@@ -3018,191 +3018,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydwine Scordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Josiane Barbier, Monique Cottret, Lydwine Scordia, Amour et désamour du prince, Paris, 2011 (Le sens de l’histoire), p. 7-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03447776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Subjectio, subventio et dilectio : les devoirs des sujets envers le prince dans la Postille de Nicolas de Lyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydwine Scordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas de Lyre Colloque international de Troyes, 8-10 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Etudes Augustiniennes, pp.75-96, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315274v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03447776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoir le coeur et la chevance des sujets. Amour et richesse : le choix du prince</w:t>
               </w:r>
@@ -3830,51 +3830,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB89C0DB"/>
+    <w:nsid w:val="C1EFBB7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4061,51 +4061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydwine Scordia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.4646" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.050.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/a-paraitre/onze-enigmes-de-louis-xi-lydwine-scordia/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06737-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Allirot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaude-Ferragu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lequain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydwine Scordia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.4646" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.050.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/a-paraitre/onze-enigmes-de-louis-xi-lydwine-scordia/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06737-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Allirot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaude-Ferragu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lequain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>