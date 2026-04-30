--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -359,234 +359,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant de commencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydwine Scordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La conception fiscale du royaume de France à la fin du XVe siècle d’après le Rosier des guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydwine Scordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Praguerie racontée par Louis XI à l’intention du dauphin Charles dans le Rosier des guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydwine Scordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire-Bulletin de la Société de l'histoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367100v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02367097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'universelle araigne&amp;quot;(Louis XI) et l’amour lors des entrées royales du règne (1461-1483)</w:t>
               </w:r>
@@ -2604,234 +2604,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Il n’est pas sire de son pays qui de ses hommes est haï’. Un proverbe sur l’amour et la haine à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydwine Scordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des communautés aux Etats. Mélanges offerts à Michel Hébert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peurs, rumeurs, calomnies et contestations sous le règne de Louis XI : l’exemple du procès de Jacques d’Armagnac, duc de Nemours (1476-1477)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydwine Scordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peurs, rumeurs et calomnies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes sur l’amour du roi dans les sources royales du XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydwine Scordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement les hommes, gouverner les âmes, XLVIe Congrès de la Shmesp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480415v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02480413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">King Louis XI: Wolf or Shepherd of the Kingdom of France?</w:t>
               </w:r>
@@ -3018,50 +3018,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subjectio, subventio et dilectio : les devoirs des sujets envers le prince dans la Postille de Nicolas de Lyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydwine Scordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas de Lyre Colloque international de Troyes, 8-10 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Etudes Augustiniennes, pp.75-96, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3083,126 +3152,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Josiane Barbier, Monique Cottret, Lydwine Scordia, Amour et désamour du prince, Paris, 2011 (Le sens de l’histoire), p. 7-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447776v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03315274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoir le coeur et la chevance des sujets. Amour et richesse : le choix du prince</w:t>
               </w:r>
@@ -3830,51 +3830,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1EFBB7D"/>
+    <w:nsid w:val="989575AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4061,51 +4061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydwine Scordia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.4646" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.050.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/a-paraitre/onze-enigmes-de-louis-xi-lydwine-scordia/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06737-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Allirot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaude-Ferragu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lequain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydwine Scordia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.4646" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413099v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.050.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/a-paraitre/onze-enigmes-de-louis-xi-lydwine-scordia/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06737-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Allirot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaude-Ferragu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lequain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>