--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -359,234 +359,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La conception fiscale du royaume de France à la fin du XVe siècle d’après le Rosier des guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydwine Scordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Praguerie racontée par Louis XI à l’intention du dauphin Charles dans le Rosier des guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydwine Scordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire-Bulletin de la Société de l'histoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant de commencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydwine Scordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367097v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02367100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'universelle araigne&amp;quot;(Louis XI) et l’amour lors des entrées royales du règne (1461-1483)</w:t>
               </w:r>
@@ -2604,234 +2604,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peurs, rumeurs, calomnies et contestations sous le règne de Louis XI : l’exemple du procès de Jacques d’Armagnac, duc de Nemours (1476-1477)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydwine Scordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peurs, rumeurs et calomnies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes sur l’amour du roi dans les sources royales du XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydwine Scordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement les hommes, gouverner les âmes, XLVIe Congrès de la Shmesp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Il n’est pas sire de son pays qui de ses hommes est haï’. Un proverbe sur l’amour et la haine à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydwine Scordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des communautés aux Etats. Mélanges offerts à Michel Hébert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480413v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02480415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">King Louis XI: Wolf or Shepherd of the Kingdom of France?</w:t>
               </w:r>
@@ -3830,51 +3830,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="989575AA"/>
+    <w:nsid w:val="10F201E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4061,51 +4061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydwine Scordia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.4646" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413099v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.050.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/a-paraitre/onze-enigmes-de-louis-xi-lydwine-scordia/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06737-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Allirot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaude-Ferragu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lequain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydwine Scordia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.4646" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.050.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/a-paraitre/onze-enigmes-de-louis-xi-lydwine-scordia/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06737-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Allirot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaude-Ferragu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lequain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>