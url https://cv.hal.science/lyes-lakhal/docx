--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1159,277 +1159,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error due to atmospheric turbulence effects on solar diameter measurements performed with an astrolabe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature extraction from solar images using wavelet transform: image cleaning for applications to solar astrolabe experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maatouk Bouzaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maatouk Bouzaria</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borgnino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Laclare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 138, pp.155-162</w:t>
+              <w:t xml:space="preserve">Solar Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 185, pp.255-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435778v1</w:t>
+                <w:t xml:space="preserve">hal-00435779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature extraction from solar images using wavelet transform: image cleaning for applications to solar astrolabe experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error due to atmospheric turbulence effects on solar diameter measurements performed with an astrolabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maatouk Bouzaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Lakhal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borgnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Moussaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Borgnino</w:t>
+                <w:t xml:space="preserve">Francis Laclare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 185, pp.255-273</w:t>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 138, pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435779v1</w:t>
+                <w:t xml:space="preserve">hal-00435778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1441,247 +1441,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t>
+                <w:t xml:space="preserve">Classification of raw meat based on their sensory and mechanical features by multispectral images coupled with multi-layer feed-forward neural network trained with back-propagation algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lusley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ait Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Lakhal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Chimiométrie XIX-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373766v1</w:t>
+                <w:t xml:space="preserve">hal-02734980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of raw meat based on their sensory and mechanical features by multispectral images coupled with multi-layer feed-forward neural network trained with back-propagation algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lusley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Listrat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie XIX-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734980v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early microbiota composition influences susceptibility to post-weaning enteric disorders in pigs</w:t>
               </w:r>
@@ -2218,355 +2218,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The error in solar-diameter measurements induced by atmospheric turbulence</w:t>
+                <w:t xml:space="preserve">Estimation of the turbulence parameters from solar observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borgnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy for developing countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Manchester, United Kingdom. pp.230</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Lyon, France. pp.611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435760v1</w:t>
+                <w:t xml:space="preserve">hal-00435754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISolFA: a Generalized Solar Seeing Monitor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The error in solar-diameter measurements induced by atmospheric turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Francaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Lyon, France. pp.59</w:t>
+              <w:t xml:space="preserve">Astronomy for developing countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Manchester, United Kingdom. pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435756v1</w:t>
+                <w:t xml:space="preserve">hal-00435760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the turbulence parameters from solar observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MISolFA: a Generalized Solar Seeing Monitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Aime</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Berdja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borgnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2001, Lyon, France. pp.611</w:t>
+              <w:t xml:space="preserve">, May 2001, Lyon, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435754v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2878,51 +2878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Elmerich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Boulch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13020322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03078691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Hassoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Sahar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Kaddour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.01.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06980" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LK82T20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Errezak Bouzid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Seghouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgnino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatouk Bouzaria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laclare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadonna-Widehem Pascale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aime" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chibani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Berdja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Elmerich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Boulch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13020322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03078691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Hassoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Sahar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Kaddour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.01.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06980" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LK82T20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Errezak Bouzid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Seghouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgnino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatouk Bouzaria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laclare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadonna-Widehem Pascale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aime" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chibani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Berdja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>