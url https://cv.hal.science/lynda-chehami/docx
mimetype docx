--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2831,293 +2831,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamb waves nonlinear imaging of impact damages in laminate composite plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+                <w:t xml:space="preserve">Ultrasonic maging of layer on substrate structures using high-frequency acoustic field correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ben Jafela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Monitoring of Structural and Biological Systems XIX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Acusticum 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Jun 2025, Malaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308723v1</w:t>
+                <w:t xml:space="preserve">hal-05378591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie passive de couches sur substrats par corrélation de champ acoustique haute fréquence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Ben Jafela</w:t>
+                <w:t xml:space="preserve">Lamb waves nonlinear imaging of impact damages in laminate composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goislot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Monitoring of Structural and Biological Systems XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Vancouver, Canada. pp.90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3051033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365912v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic maging of layer on substrate structures using high-frequency acoustic field correlation</w:t>
+                <w:t xml:space="preserve">Imagerie passive de couches sur substrats par corrélation de champ acoustique haute fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ben Jafela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
@@ -3152,73 +3152,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Jun 2025, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378591v1</w:t>
+                <w:t xml:space="preserve">hal-05365912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Destructive Rail Monitoring for Defect Identification</w:t>
               </w:r>
@@ -3323,243 +3323,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of phase anisotropy-related shifts on the contrast of defect localization images in reverberant plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie de défauts d’impacts par mesures pompe-sonde dans des plaques en composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goislot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elie Farha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Jun 2025, Malaga, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378594v1</w:t>
+                <w:t xml:space="preserve">hal-05365675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de défauts d’impacts par mesures pompe-sonde dans des plaques en composite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+                <w:t xml:space="preserve">Impact of phase anisotropy-related shifts on the contrast of defect localization images in reverberant plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouchakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Chehami</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Farha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Jun 2025, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365675v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de défauts d’impacts par mesures pompe-sonde dans des plaques en composite</w:t>
               </w:r>
@@ -3647,230 +3647,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">impact of resynchronization errors on the quality localization of defects in reverberant plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Bouchakour</w:t>
+                <w:t xml:space="preserve">Imagerie non linéaire par ondes de Lamb de défauts d'impact dans des plaques en composite stratifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goislot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Physics (IOP), Jan 2024, Luss, United Kingdom</w:t>
+              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442338v1</w:t>
+                <w:t xml:space="preserve">cea-05366251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie non linéaire par ondes de Lamb de défauts d'impact dans des plaques en composite stratifié</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+                <w:t xml:space="preserve">impact of resynchronization errors on the quality localization of defects in reverberant plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouchakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.4-5</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Physics (IOP), Jan 2024, Luss, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05366251v1</w:t>
+                <w:t xml:space="preserve">hal-04442338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and imaging of BVIDs in composite plates</w:t>
               </w:r>
@@ -3958,355 +3958,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04976108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et imagerie des BVID dans des matériaux composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+                <w:t xml:space="preserve">One step forward passive baseline-free imaging using nonlinear secondary noise sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCAP 2023 - Journées des Jeunes Chercheurs en Acoustique Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International congress on Ultrasonics, ICU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453107v1</w:t>
+                <w:t xml:space="preserve">hal-04447843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step forward passive baseline-free imaging using nonlinear secondary noise sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinaison des méthodes non linéaires de type pompe-sonde avec le retournement temporel : une approche pour la localisation des défauts de contacts et des fissures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouchakour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on Ultrasonics, ICU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Pekin, China</w:t>
+              <w:t xml:space="preserve">Journées COFREND 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447843v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison des méthodes non linéaires de type pompe-sonde avec le retournement temporel : une approche pour la localisation des défauts de contacts et des fissures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+                <w:t xml:space="preserve">Détection et imagerie des BVID dans des matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goislot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Bouchakour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">JJCAP 2023 - Journées des Jeunes Chercheurs en Acoustique Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141354v1</w:t>
+                <w:t xml:space="preserve">hal-04453107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’erreur de resynchronisation d’un réseau de capteurs via une approche statistique de l’ArgMax des fonctions de corrélation</w:t>
               </w:r>
@@ -4381,273 +4381,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Saltwater Corrosion on Steel Samples Using CodaWave Interferometry in MHZ Frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure en continue de la profondeur de corrosion par Interférométrie de la Coda Ultrasonore sur des aciers en milieu NaCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137857v1</w:t>
+                <w:t xml:space="preserve">hal-03843707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure en continue de la profondeur de corrosion par Interférométrie de la Coda Ultrasonore sur des aciers en milieu NaCl</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling for acoustic wave propagation in a thin plate with locaized contact acoustic nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Aleshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique (CFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843707v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t>
               </w:r>
@@ -4752,135 +4739,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling for acoustic wave propagation in a thin plate with locaized contact acoustic nonlinearity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Aleshin</w:t>
+                <w:t xml:space="preserve">Monitoring Saltwater Corrosion on Steel Samples Using CodaWave Interferometry in MHZ Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Farin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique (CFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142112v1</w:t>
+                <w:t xml:space="preserve">hal-04137857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches innovantes pour l’imagerie de défauts dans les plaques à partir de capteurs ultrasonores répartis : corrélation de bruit et détection pompe-sonde</w:t>
               </w:r>
@@ -4929,584 +4929,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection ultrasonore et localisation de défaut de contact sous sollicitations basses fréquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nondestructive evaluation of composite and porous materials by 3D acoustical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661304v2</w:t>
+                <w:t xml:space="preserve">hal-03663793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive evaluation of composite and porous materials by 3D acoustical imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection ultrasonore et localisation de défaut de contact sous sollicitations basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delille</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Farin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663793v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion monitoring based on diffuse ultrasonic Coda Wave Interferometry technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
+                <w:t xml:space="preserve">Approches innovantes pour des applications SHM des structures par réseau de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Webinaire GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843741v1</w:t>
+                <w:t xml:space="preserve">hal-04141880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches innovantes pour des applications SHM des structures par réseau de capteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling for acoustic wave propagation in a thin plate with localized contact acoustic nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Aleshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141880v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling for acoustic wave propagation in a thin plate with localized contact acoustic nonlinearity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lynda Chehami</w:t>
+                <w:t xml:space="preserve">Corrosion monitoring based on diffuse ultrasonic Coda Wave Interferometry technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Farin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Eurocorr 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653419v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection pompe-sonde d’un contact solide-solide localisé</w:t>
               </w:r>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
@@ -6255,148 +6255,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline-free repetitive pump-probe experiment for structural health monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Terzi</w:t>
+                <w:t xml:space="preserve">[Invited] Exploitation of ambient noise and ultrasound coda properties for low-resource structural health-monitoring applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Acoustics, ICA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592383v1</w:t>
+                <w:t xml:space="preserve">hal-03595956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-free imaging technique based on repetitive defect probing under low frequency mechanical vibration</w:t>
               </w:r>
@@ -6497,135 +6484,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Exploitation of ambient noise and ultrasound coda properties for low-resource structural health-monitoring applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baseline-free repetitive pump-probe experiment for structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jamal Assaad</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Aleshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Acoustics, ICA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595956v1</w:t>
+                <w:t xml:space="preserve">hal-03592383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des sources d'opportunité pour la détection passive d'endommagements dans des structures dédiées aux transports</w:t>
               </w:r>
@@ -10142,428 +10142,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency diffuse acoustic field correlation for defect detection in layer-on-substrate structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Ben Jafela</w:t>
+                <w:t xml:space="preserve">Développement d’une interface utilisateur interactive pour l’enseignement du traitement de signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. </w:t>
+              <w:t xml:space="preserve">15ème colloque de l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes (CETSIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126112v1</w:t>
+                <w:t xml:space="preserve">hal-04141812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une interface utilisateur interactive pour l’enseignement du traitement de signal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une approche pédagogique par compétences en licence Physique Chimie à l’INSA Hauts-de-France-Projet PRéLUDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque de l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes (CETSIS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141812v1</w:t>
+                <w:t xml:space="preserve">hal-04141771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche pédagogique par compétences en licence Physique Chimie à l’INSA Hauts-de-France-Projet PRéLUDE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identiﬁcation de sources pour le contrôle passif des rails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque de l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes (CETSIS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Reims, France. </w:t>
+              <w:t xml:space="preserve">Mardi des Chercheurs 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141771v1</w:t>
+                <w:t xml:space="preserve">hal-04142004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identiﬁcation de sources pour le contrôle passif des rails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elissa Akiki</w:t>
+                <w:t xml:space="preserve">High frequency diffuse acoustic field correlation for defect detection in layer-on-substrate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ben Jafela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des Chercheurs 2023</w:t>
+              <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142004v1</w:t>
+                <w:t xml:space="preserve">hal-04126112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resynchronisation d’un réseau de capteurs par corrélation de bruit ambiant</w:t>
               </w:r>
@@ -11352,51 +11352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High voltage excitation and nonlinear transmission of a 16 MHz AlN-based piezoelectric micro-machined ultrasonic transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Juan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12503,51 +12503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9645C65C"/>
+    <w:nsid w:val="E38A4D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12734,51 +12734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lynda-chehami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5561-3395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191590398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5053145857040422920605" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968168v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Jafela" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goislot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouchakour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607244v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025986" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106753" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pittrowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106430" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5134066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Dong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-019-0563-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Locquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F. Declercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayisa P. Moiseyenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Aouini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repl.2016.12.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMLHZ13-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954747" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006935" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918763" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3051033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04442338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142056v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661304v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brehault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653419v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64594-6_35" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0754" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595956v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ez-Zahraouy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Miqoi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014313" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354033v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esam Ahmed Mohammed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014268" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988802" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4969308" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087522v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.216" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639163v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03707290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04076972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03719882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904680v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dijili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878899v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820538v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031185v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254558v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473761v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142092v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595645v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596511v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579892" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088787v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675972v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pitrowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000608" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01279241v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VALE0035" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lynda-chehami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5561-3395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191590398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5053145857040422920605" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968168v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Jafela" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goislot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouchakour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607244v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025986" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106753" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pittrowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106430" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5134066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Dong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-019-0563-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Locquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F. Declercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayisa P. Moiseyenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Aouini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repl.2016.12.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMLHZ13-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954747" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006935" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918763" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3051033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04442338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142056v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661304v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653419v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brehault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64594-6_35" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0754" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592383v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ez-Zahraouy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Miqoi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014313" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354033v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esam Ahmed Mohammed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014268" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988802" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4969308" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087522v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.216" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639163v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03707290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04076972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03719882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904680v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dijili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878899v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820538v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031185v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141812v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126112v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254558v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473761v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142092v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595645v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596511v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579892" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088787v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675972v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pitrowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000608" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01279241v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VALE0035" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>