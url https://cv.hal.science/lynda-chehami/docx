--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2831,293 +2831,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic maging of layer on substrate structures using high-frequency acoustic field correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Ben Jafela</w:t>
+                <w:t xml:space="preserve">Lamb waves nonlinear imaging of impact damages in laminate composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goislot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Monitoring of Structural and Biological Systems XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Vancouver, Canada. pp.90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3051033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378591v1</w:t>
+                <w:t xml:space="preserve">hal-05308723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamb waves nonlinear imaging of impact damages in laminate composite plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+                <w:t xml:space="preserve">Imagerie passive de couches sur substrats par corrélation de champ acoustique haute fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ben Jafela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Monitoring of Structural and Biological Systems XIX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3051033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05308723v1</w:t>
+                <w:t xml:space="preserve">hal-05365912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie passive de couches sur substrats par corrélation de champ acoustique haute fréquence</w:t>
+                <w:t xml:space="preserve">Ultrasonic maging of layer on substrate structures using high-frequency acoustic field correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ben Jafela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
@@ -3152,73 +3152,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Jun 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365912v1</w:t>
+                <w:t xml:space="preserve">hal-05378591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Destructive Rail Monitoring for Defect Identification</w:t>
               </w:r>
@@ -3647,51 +3647,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie non linéaire par ondes de Lamb de défauts d'impact dans des plaques en composite stratifié</w:t>
+                <w:t xml:space="preserve">Detection and imaging of BVIDs in composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Goislot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ribay</w:t>
@@ -3709,604 +3709,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.4-5</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Loch Lomond, United Kingdom. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05366251v1</w:t>
+                <w:t xml:space="preserve">cea-04976108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">impact of resynchronization errors on the quality localization of defects in reverberant plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Bouchakour</w:t>
+                <w:t xml:space="preserve">Imagerie non linéaire par ondes de Lamb de défauts d'impact dans des plaques en composite stratifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goislot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Physics (IOP), Jan 2024, Luss, United Kingdom</w:t>
+              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442338v1</w:t>
+                <w:t xml:space="preserve">cea-05366251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and imaging of BVIDs in composite plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+                <w:t xml:space="preserve">impact of resynchronization errors on the quality localization of defects in reverberant plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouchakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Loch Lomond, United Kingdom. pp.24</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Physics (IOP), Jan 2024, Luss, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04976108v1</w:t>
+                <w:t xml:space="preserve">hal-04442338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step forward passive baseline-free imaging using nonlinear secondary noise sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection et imagerie des BVID dans des matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goislot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on Ultrasonics, ICU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Pekin, China</w:t>
+              <w:t xml:space="preserve">JJCAP 2023 - Journées des Jeunes Chercheurs en Acoustique Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447843v1</w:t>
+                <w:t xml:space="preserve">hal-04453107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison des méthodes non linéaires de type pompe-sonde avec le retournement temporel : une approche pour la localisation des défauts de contacts et des fissures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One step forward passive baseline-free imaging using nonlinear secondary noise sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">International congress on Ultrasonics, ICU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141354v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et imagerie des BVID dans des matériaux composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+                <w:t xml:space="preserve">Combinaison des méthodes non linéaires de type pompe-sonde avec le retournement temporel : une approche pour la localisation des défauts de contacts et des fissures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouchakour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCAP 2023 - Journées des Jeunes Chercheurs en Acoustique Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées COFREND 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453107v1</w:t>
+                <w:t xml:space="preserve">hal-04141354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’erreur de resynchronisation d’un réseau de capteurs via une approche statistique de l’ArgMax des fonctions de corrélation</w:t>
               </w:r>
@@ -4381,506 +4381,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure en continue de la profondeur de corrosion par Interférométrie de la Coda Ultrasonore sur des aciers en milieu NaCl</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring Saltwater Corrosion on Steel Samples Using CodaWave Interferometry in MHZ Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843707v1</w:t>
+                <w:t xml:space="preserve">hal-04137857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling for acoustic wave propagation in a thin plate with locaized contact acoustic nonlinearity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesure en continue de la profondeur de corrosion par Interférométrie de la Coda Ultrasonore sur des aciers en milieu NaCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Farin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique (CFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142112v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling for acoustic wave propagation in a thin plate with locaized contact acoustic nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Aleshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique (CFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866991v1</w:t>
+                <w:t xml:space="preserve">hal-04142112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Saltwater Corrosion on Steel Samples Using CodaWave Interferometry in MHZ Frequencies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+                <w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boutignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137857v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches innovantes pour l’imagerie de défauts dans les plaques à partir de capteurs ultrasonores répartis : corrélation de bruit et détection pompe-sonde</w:t>
               </w:r>
@@ -5406,51 +5406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
@@ -5900,252 +5900,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump-probe experiment for SHM in thin plates with the use of a back-propagation algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non destructive auscultation and imaging of damages by distributed sensor array: step towards passive SHM under real conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Terzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Workshop on Structural Health Monitoring, EWSHM 2020, physical event cancelled</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Palermo, Italy. pp.349-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64594-6_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141559v1</w:t>
+                <w:t xml:space="preserve">hal-03362255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive auscultation and imaging of damages by distributed sensor array: step towards passive SHM under real conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pump-probe experiment for SHM in thin plates with the use of a back-propagation algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Terzi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Aleshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Structural Health Monitoring, EWSHM 2020, physical event cancelled</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.67-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64594-6_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03362255v1</w:t>
+                <w:t xml:space="preserve">hal-04141559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-free damage localization based on pump-probe measurements</w:t>
               </w:r>
@@ -6255,159 +6255,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Exploitation of ambient noise and ultrasound coda properties for low-resource structural health-monitoring applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference-free imaging technique based on repetitive defect probing under low frequency mechanical vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jamal Assaad</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Aleshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595956v1</w:t>
+                <w:t xml:space="preserve">hal-03595147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free imaging technique based on repetitive defect probing under low frequency mechanical vibration</w:t>
+                <w:t xml:space="preserve">Baseline-free repetitive pump-probe experiment for structural health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
@@ -6438,194 +6451,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Aleshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Acoustics, ICA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595147v1</w:t>
+                <w:t xml:space="preserve">hal-03592383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline-free repetitive pump-probe experiment for structural health monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Terzi</w:t>
+                <w:t xml:space="preserve">[Invited] Exploitation of ambient noise and ultrasound coda properties for low-resource structural health-monitoring applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Acoustics, ICA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592383v1</w:t>
+                <w:t xml:space="preserve">hal-03595956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des sources d'opportunité pour la détection passive d'endommagements dans des structures dédiées aux transports</w:t>
               </w:r>
@@ -7663,286 +7663,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive defect detection in plate from nonlinear conversion of low-frequency vibrational noise</w:t>
+                <w:t xml:space="preserve">Characterization of a local scatterer in a plate from reverberation of flexural waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America, 5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, USA, United States. pp.3002 - 3002, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835239v1</w:t>
+                <w:t xml:space="preserve">hal-03591206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a local scatterer in a plate from reverberation of flexural waves</w:t>
+                <w:t xml:space="preserve">Passive defect detection in plate from nonlinear conversion of low-frequency vibrational noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America, 5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, USA, United States. pp.3002 - 3002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4969308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591206v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of the reverberant propagation of elastic waves in structures : towards a concept of low-resource SHM sensor network</w:t>
               </w:r>
@@ -8315,273 +8315,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive defect imaging and localization in 2-D complex medium by ambient noise correlation and DORT filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive and active structural health monitoring : application to aeronautic structures, railways and fluid conveying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beyrout, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639163v1</w:t>
+                <w:t xml:space="preserve">hal-03582925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active structural health monitoring : application to aeronautic structures, railways and fluid conveying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive defect imaging and localization in 2-D complex medium by ambient noise correlation and DORT filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Beyrout, Lebanon</w:t>
+              <w:t xml:space="preserve">6ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582925v1</w:t>
+                <w:t xml:space="preserve">hal-03639163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des fonctions de Green par corrélation de bruit : application pour la localisation et l'imagerie de défauts dans des plaques minces réverbérantes</w:t>
               </w:r>
@@ -9532,230 +9532,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of acoustic reverberation for parameter estimation and imaging in plate-shaped structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive acoustic sensing network and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambient Noise Imaging and Monitoring Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820538v1</w:t>
+                <w:t xml:space="preserve">hal-00878913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustic sensing network and imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of acoustic reverberation for parameter estimation and imaging in plate-shaped structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambient Noise Imaging and Monitoring Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878913v1</w:t>
+                <w:t xml:space="preserve">hal-00820538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10142,178 +10142,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une interface utilisateur interactive pour l’enseignement du traitement de signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+                <w:t xml:space="preserve">High frequency diffuse acoustic field correlation for defect detection in layer-on-substrate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ben Jafela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque de l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes (CETSIS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141812v1</w:t>
+                <w:t xml:space="preserve">hal-04126112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche pédagogique par compétences en licence Physique Chimie à l’INSA Hauts-de-France-Projet PRéLUDE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’une interface utilisateur interactive pour l’enseignement du traitement de signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque de l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes (CETSIS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Reims, France. </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141771v1</w:t>
+                <w:t xml:space="preserve">hal-04141812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identiﬁcation de sources pour le contrôle passif des rails</w:t>
               </w:r>
@@ -10418,152 +10474,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency diffuse acoustic field correlation for defect detection in layer-on-substrate structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une approche pédagogique par compétences en licence Physique Chimie à l’INSA Hauts-de-France-Projet PRéLUDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. </w:t>
+              <w:t xml:space="preserve">15ème colloque de l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes (CETSIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126112v1</w:t>
+                <w:t xml:space="preserve">hal-04141771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resynchronisation d’un réseau de capteurs par corrélation de bruit ambiant</w:t>
               </w:r>
@@ -11467,217 +11467,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSI passif des plaques par corrélation de bruit</w:t>
+                <w:t xml:space="preserve">Scattering cross-section estimation using passive imaging in reverberating elastic plates: case study of rigid isotropic inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Nationale SHM-France : Contrôle et Monitoring des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saclay, France. </w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE International Ultrasonics Symposium, IUS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596310v1</w:t>
+                <w:t xml:space="preserve">hal-03586892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering cross-section estimation using passive imaging in reverberating elastic plates: case study of rigid isotropic inclusion</w:t>
+                <w:t xml:space="preserve">CSI passif des plaques par corrélation de bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Chehami</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE International Ultrasonics Symposium, IUS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">1ère Journée Nationale SHM-France : Contrôle et Monitoring des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saclay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586892v1</w:t>
+                <w:t xml:space="preserve">hal-03596310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSI passif des plaques par corrélation de bruit</w:t>
               </w:r>
@@ -12503,51 +12503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E38A4D92"/>
+    <w:nsid w:val="982516AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12734,51 +12734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lynda-chehami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5561-3395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191590398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5053145857040422920605" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968168v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Jafela" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goislot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouchakour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607244v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025986" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106753" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pittrowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106430" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5134066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Dong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-019-0563-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Locquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F. Declercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayisa P. Moiseyenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Aouini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repl.2016.12.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMLHZ13-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954747" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006935" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918763" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3051033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04442338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142056v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661304v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653419v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brehault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64594-6_35" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0754" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592383v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ez-Zahraouy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Miqoi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014313" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354033v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esam Ahmed Mohammed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014268" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988802" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4969308" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087522v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.216" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639163v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03707290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04076972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03719882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904680v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dijili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878899v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820538v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031185v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141812v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126112v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254558v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473761v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142092v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595645v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596511v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579892" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088787v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675972v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pitrowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000608" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01279241v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VALE0035" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lynda-chehami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5561-3395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191590398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5053145857040422920605" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968168v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Jafela" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goislot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouchakour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607244v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025986" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106753" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pittrowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106430" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5134066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Dong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-019-0563-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Locquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F. Declercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayisa P. Moiseyenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Aouini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repl.2016.12.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMLHZ13-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954747" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006935" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918763" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3051033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04442338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142056v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661304v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653419v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brehault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64594-6_35" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0754" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595956v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ez-Zahraouy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Miqoi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014313" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354033v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esam Ahmed Mohammed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014268" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988802" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4969308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087522v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04087482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.216" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639163v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03707290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04076972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03719882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904680v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dijili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878899v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031185v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141771v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04141942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254558v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473761v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142092v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595645v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596511v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579892" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586892v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596310v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04142170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088787v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675972v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pitrowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000608" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01279241v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VALE0035" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>