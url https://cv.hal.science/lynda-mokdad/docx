--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -100,1183 +100,1183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Performance Evaluation of the Class-A device in LoRaWAN protocol on the MAC layer</w:t>
+                <w:t xml:space="preserve">Greedy Behavior Detection With Machine Learning for LoRaWAN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2024.102446⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2024.3351313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563577v2</w:t>
+                <w:t xml:space="preserve">hal-04440891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic performance evaluation of the class-A device in LoRaWAN protocol on the MAC layer</w:t>
+                <w:t xml:space="preserve">Probabilistic Performance Evaluation of the Class-A device in LoRaWAN protocol on the MAC layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.102446. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2024.102446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2024.102446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04705321v1</w:t>
+                <w:t xml:space="preserve">hal-04563577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy Behavior Detection With Machine Learning for LoRaWAN Network</w:t>
+                <w:t xml:space="preserve">Probabilistic performance evaluation of the class-A device in LoRaWAN protocol on the MAC layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2024.102446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2024.3351313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04440891v1</w:t>
+                <w:t xml:space="preserve">hal-04705321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis to evaluate overtaking behavior on highways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Task-Oriented Surveillance Framework for Virtual Emotion Informatics in Polygon Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sooeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungheyon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2022.102721⟩</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWC.001.2200454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030243v1</w:t>
+                <w:t xml:space="preserve">hal-04312230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Denial-of-Service Attacks Against LoRaWAN on MAC Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mi Chen</w:t>
+                <w:t xml:space="preserve">Intelligent Terrestrial and Non-Terrestrial Vehicular Networks with Green AI and Red AI Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunbum Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2023.3322119⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23020806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431165v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Surveillance Management in Virtual Emotion Based Smart Complex Infrastructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yumin Choi</w:t>
+                <w:t xml:space="preserve">Performance analysis to evaluate overtaking behavior on highways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124, pp.102721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2022.102721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCOM.003.2200798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04431126v1</w:t>
+                <w:t xml:space="preserve">hal-04030243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Parameter Allocation with Reinforcement Learning for LoRaWAN</w:t>
+                <w:t xml:space="preserve">Novel Denial-of-Service Attacks Against LoRaWAN on MAC Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (11), pp.3123-3126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2023.3322119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3239301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04073046v1</w:t>
+                <w:t xml:space="preserve">hal-04431165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Varied Self-Reliance Aerial Ground Traffic Monitoring System with Pre-recognition Collision Avoidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Affective Surveillance Management in Virtual Emotion Based Smart Complex Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sooeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seungheyon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (10), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.003.2200798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2023.3258922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04037722v1</w:t>
+                <w:t xml:space="preserve">hal-04431126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Terrestrial and Non-Terrestrial Vehicular Networks with Green AI and Red AI Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyunbum Kim</w:t>
+                <w:t xml:space="preserve">Dynamic Parameter Allocation with Reinforcement Learning for LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (2), pp.806. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23020806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3239301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030507v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Oriented Surveillance Framework for Virtual Emotion Informatics in Polygon Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Time Varied Self-Reliance Aerial Ground Traffic Monitoring System with Pre-recognition Collision Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungheyon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sooeon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (3), pp.104-111. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWC.001.2200454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2023.3258922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312230v1</w:t>
+                <w:t xml:space="preserve">hal-04037722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service discovery and selection in IoT: A survey and a taxonomy</w:t>
               </w:r>
@@ -1288,64 +1288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 200, pp.103331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1405,51 +1405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Serrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Standards and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80, pp.103586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,51 +1509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Benothman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1600,77 +1600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Virtual Emotion Detection Architecture With Two-Way Enabled Delay Bound toward Evolutional Emotion-Based IoT Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bellavista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1717,90 +1717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of a solution for composite service selection problem with multiple consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109, pp.102271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1828,2486 +1828,2486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Challenges and Security Threats to AI-Driven 5G Virtual Emotion Applications Using Autonomous Vehicles, Drones, and Smart Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyunbum Kim</w:t>
+                <w:t xml:space="preserve">Dealing with value constraints in decision making using MCDM methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junggab Son</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chunguo Li</w:t>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MNET.011.2000245⟩</w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.101154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030280v1</w:t>
+                <w:t xml:space="preserve">hal-04030289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTVERB: Continuous Virtual Emotion Recognition Using Replaceable Barriers for Intelligent Emotion-Based IoT Services and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Research Challenges and Security Threats to AI-Driven 5G Virtual Emotion Applications Using Autonomous Vehicles, Drones, and Smart Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junggab Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiho Lim</w:t>
+                <w:t xml:space="preserve">Chunguo Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 (5), pp.269-275. </w:t>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.288-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MNET.011.1900649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MNET.011.2000245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030271v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal techniques for consistency checking of orchestrations of semantic Web services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONTVERB: Continuous Virtual Emotion Recognition Using Replaceable Barriers for Intelligent Emotion-Based IoT Services and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunbum Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Kiho Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101165⟩</w:t>
+              <w:t xml:space="preserve">IEEE Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.269-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MNET.011.1900649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030305v1</w:t>
+                <w:t xml:space="preserve">hal-04030271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-making analysis in UAV-enabled wireless power transfer for IoT networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Formal techniques for consistency checking of orchestrations of semantic Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Salah Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2020.102102⟩</w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.101165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030320v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with value constraints in decision making using MCDM methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A decision-making analysis in UAV-enabled wireless power transfer for IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae Lhazmir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ait Oualhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44, pp.101154. </w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.102102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2020.102102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030289v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VYPER: Vulnerability detection in binary code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to deal with QoS value constraints in MCDM based Web service selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Serrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Habib Boudjema</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christèle Faure</w:t>
+                <w:t xml:space="preserve">Ashref Serrai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security and Privacy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spy2.100⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485434v1</w:t>
+                <w:t xml:space="preserve">hal-04030427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for IoT-Enabled Virtual Emotion Detection in Advanced Smart Cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">UDiPP: A Framework for Differential Privacy Preserving Movements of Unmanned Aerial Vehicles in Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MNET.2019.1800275⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (4), pp.3933-3943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2897509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030336v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with QoS value constraints in MCDM based Web service selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">VYPER: Vulnerability detection in binary code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Habib Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Verlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ashref Serrai</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.4512⟩</w:t>
+              <w:t xml:space="preserve">Security and Privacy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.e100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spy2.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030427v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UDiPP: A Framework for Differential Privacy Preserving Movements of Unmanned Aerial Vehicles in Smart Cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Framework for IoT-Enabled Virtual Emotion Detection in Advanced Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungrae Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (4), pp.3933-3943. </w:t>
+              <w:t xml:space="preserve">IEEE Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2897509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MNET.2019.1800275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030323v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of security vulnerabilities in C language applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sassolas</w:t>
+                <w:t xml:space="preserve">Designing UAV Surveillance Frameworks for Smart City and Extensive Ocean with Differential Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunbum Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security and Privacy </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (4), pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2018.1700444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724075v1</w:t>
+                <w:t xml:space="preserve">hal-04030437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with a non green behaviour in WSN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection of security vulnerabilities in C language applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Habib Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sassolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Security and Privacy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030433v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing UAV Surveillance Frameworks for Smart City and Extensive Ocean with Differential Perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dealing with a non green behaviour in WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (4), pp.98-104. </w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.124-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCOM.2018.1700444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030437v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DoS detection in WSNs: Energy-efficient methods for selecting monitoring nodes.</w:t>
+                <w:t xml:space="preserve">Performance Analysis and Evaluation of REFIACC using Queuing Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Monnet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mohamed Amine Kafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ballarini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+                <w:t xml:space="preserve">Nadjib Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">International Journal of Simulation Modelling Practices and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724085v1</w:t>
+                <w:t xml:space="preserve">hal-01724113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient and a more accurate web service selection using MCDM methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Clustered Trail-based Data Dissemination Protocol for Improving Lifetime of Duty Cycle Enabled Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Werner Pazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Eduardo De Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030448v1</w:t>
+                <w:t xml:space="preserve">hal-01724132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Hybrid Protocol of Checkpointing and Rollback Recovery for Flat MANETs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DoS detection in WSNs: Energy-efficient methods for selecting monitoring nodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724118v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and adaptive detection method for flooding in wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards an efficient and a more accurate web service selection using MCDM methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Serrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malika Ioualalen</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (12), pp.e3265. </w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.253-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dac.3265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2017.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030462v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustered trail-based data dissemination protocol for improving the lifetime of duty cycle enabled wireless sensor networks</w:t>
+                <w:t xml:space="preserve">A Novel Hybrid Protocol of Checkpointing and Rollback Recovery for Flat MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Werner Pazzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robson Eduardo de Grande</w:t>
+                <w:t xml:space="preserve">Haroun Benkaouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030473v1</w:t>
+                <w:t xml:space="preserve">hal-01724118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DoS detection in WSNs: Energy-efficient methods for selecting monitoring nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Monnet</w:t>
+                <w:t xml:space="preserve">Dynamic and adaptive detection method for flooding in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.4266⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (12), pp.e3265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dac.3265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860370v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient and a more accurate web service selection using MCDM methods.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
+                <w:t xml:space="preserve">A clustered trail-based data dissemination protocol for improving the lifetime of duty cycle enabled wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Werner Pazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Eduardo de Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11276-015-1089-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724096v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis and Evaluation of REFIACC using Queuing Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an efficient and a more accurate web service selection using MCDM methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Serrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Kafi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Badache</w:t>
+                <w:t xml:space="preserve">Lynda . Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Simulation Modelling Practices and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724113v1</w:t>
+                <w:t xml:space="preserve">hal-01724096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustered Trail-based Data Dissemination Protocol for Improving Lifetime of Duty Cycle Enabled Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robson Eduardo De Grande</w:t>
+                <w:t xml:space="preserve">DoS detection in WSNs: Energy-efficient methods for selecting monitoring nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724132v1</w:t>
+                <w:t xml:space="preserve">hal-01860370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Node Mobility for Fault Management in RPL-based Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bendouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,90 +4345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an efficient failure detection in MANETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Benkaouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4447,649 +4447,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive-clustering-based approach for denial of service (DoS) attacks in wireless sensors networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mansouri</w:t>
+                <w:t xml:space="preserve">Formal Modeling of Greedy Nodes in 802.15.4 WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Iouallalen</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dac.2670⟩</w:t>
+              <w:t xml:space="preserve">ICT Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2405-9595(15)30014-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030489v1</w:t>
+                <w:t xml:space="preserve">hal-04041263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of composite Web services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recursive-clustering-based approach for denial of service (DoS) attacks in wireless sensors networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iouallalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.309-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dac.2670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/inis.2.4.e4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041252v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive-clustering-based approach for Denial Attacks in Wireless Sensors Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of composite Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika Iouallalen</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/inis.2.4.e4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724149v1</w:t>
+                <w:t xml:space="preserve">hal-04041252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DJAVAN: Detecting Jamming Attacks in Vehicle Ad hoc Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recursive-clustering-based approach for Denial Attacks in Wireless Sensors Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Fouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. T. Nguyen</w:t>
+                <w:t xml:space="preserve">Malika Iouallalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
+              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724142v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modeling of Greedy Nodes in 802.15.4 WSN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DJAVAN: Detecting Jamming Attacks in Vehicle Ad hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041263v1</w:t>
+                <w:t xml:space="preserve">hal-01724142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timed automata based modeling and verification of denial of service attacks in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5153,64 +5153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Nemmouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of computational science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5235,64 +5235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of WiMAX Networks AC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5330,77 +5330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Modeling and Checking of an Enhanced variant of the IEEE 802.11 CSMA/CA Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5438,77 +5438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal modeling and verification of an enhanced variant of the IEEE 802.11 CSMA/CA protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5555,64 +5555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation tools for QoS MAC Protocol for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashir Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5676,51 +5676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding models families for performance evaluation in composite Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5779,51 +5779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of lifetime-driven admission control for infrastructure-less clustered wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Djouama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5887,51 +5887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding models families for performance evaluation in composite Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5990,77 +5990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling tools for detecting DoS attacks in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security and communication networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (4), pp.420-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6094,64 +6094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMCLM: ADAPTIVE MULTI-SERVICES CROSS-LAYER MAC PROTOCOL FOR IEEE 802.11 NETWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheila Bouam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6198,64 +6198,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STOCHASTIC AUTOMATA NETWORKS FOR MODELLING SCHEDULING SCHEME IN WiMAX NETWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interconnection Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (04), pp.481-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6302,51 +6302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm approach to bounding aggregations of multidimensional Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6405,51 +6405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic bounds for composite Web services response times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6508,64 +6508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission control mechanism and performance analysis based on stochastic automata networks formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71 (4), pp.594-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6611,77 +6611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call Admission Control Performance Analysis in Mobile Networks Using Stochastic Well-Formed Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Boukerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (8), pp.1332-1341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6715,64 +6715,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing data security in ad hoc networks based on multipath routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (3), pp.309-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6818,64 +6818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic bounds for performance evaluation of Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6934,77 +6934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic bounds for performance evaluation of Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7042,51 +7042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes du temps de réponse des services Web composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7133,51 +7133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic comparisons: A methodology for the performance evaluation of fixed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7224,77 +7224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of mobile networks based on stochastic ordering Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (3), pp.313-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7319,77 +7319,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-service MAC protocol in a multi-channel CSMA/CA for IEEE 802.11 networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (3), pp.287 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7423,51 +7423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic comparisons: a methodology for the performance evaluation of fixed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7527,77 +7527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIP (VHE in Mobile IP Networks) Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Ramírez Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safouane Sfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7644,51 +7644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the bounds on the loss rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7735,64 +7735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing bounds on the loss rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7875,64 +7875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness and resilience of LoRaWAN facing greedy behaviors on the MAC layer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7979,77 +7979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Model Checking for Unconfirmed Transmission in LoRaWAN on the MAC Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.2457-2462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8109,51 +8109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Riadh Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Modelling and Implementation of Complex Systems (MISC'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Mostaganem, Algeria. pp.46-61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8200,64 +8200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Urban Expressway Managing Architecture Using LoRaWAN and Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.758-763, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8304,64 +8304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELoNS - A Modular and Extendable Simulator for LoRaWAN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marrakesh, Morocco. pp.923-928, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8389,304 +8389,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LoRaLOFT-A Local Outlier Factor-based Malicious Nodes detection Method on MAC Layer for LoRaWAN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical Study for Vehicle Mobility Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. pp.2026-2031, </w:t>
+              <w:t xml:space="preserve">2023 10th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Istanbul, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/globecom48099.2022.10000852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WINCOM59760.2023.10322951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073068v1</w:t>
+                <w:t xml:space="preserve">hal-04441160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Study for Vehicle Mobility Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LoRaLOFT-A Local Outlier Factor-based Malicious Nodes detection Method on MAC Layer for LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 10th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Istanbul, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. pp.2026-2031, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WINCOM59760.2023.10322951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/globecom48099.2022.10000852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441160v1</w:t>
+                <w:t xml:space="preserve">hal-04073068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with complex routing requirements using an MCDM based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Redha Bouakouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC’22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dubronik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8724,90 +8724,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MDP model-based initial strategy prediction method for LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Charmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.4836-4841, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8835,365 +8835,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULANE - A Lightweight Extendable Agent-oriented LoRaWAN Simulator with GUI</w:t>
+                <w:t xml:space="preserve">STEPS - Score Table based Evaluation and Parameters Surfing approach of LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. </w:t>
+              <w:t xml:space="preserve">2021 IEEE Global Communications Conference (GLOBECOM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iscc53001.2021.9631494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/globecom46510.2021.9685783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073135v1</w:t>
+                <w:t xml:space="preserve">hal-04073106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODM-RPL: Optimized Dual MOP RPL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MULANE - A Lightweight Extendable Agent-oriented LoRaWAN Simulator with GUI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iscc53001.2021.9631494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031254v1</w:t>
+                <w:t xml:space="preserve">hal-04073135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEPS - Score Table based Evaluation and Parameters Surfing approach of LoRaWAN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ODM-RPL: Optimized Dual MOP RPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Redha Bouakouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Global Communications Conference (GLOBECOM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2021 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/globecom46510.2021.9685783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073106v1</w:t>
+                <w:t xml:space="preserve">hal-04031254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A taxonomy of service discovery approaches in IoT</w:t>
               </w:r>
@@ -9205,51 +9205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 8th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Reims, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9309,51 +9309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Redha Bouakouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9387,77 +9387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay-Bounded Virtual Emotion Recognition Using IoT Barriers in Advanced Smart Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrett Neilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9517,64 +9517,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of the QoS Aware Web Service Composition with Communities of Consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9634,64 +9634,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISOCOV: a new MCDM method to handle value constraints in Web service selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain. pp.1022-1027, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9725,90 +9725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seamless Virtual Emotion System with Replaceable Detection toward Proper Emotion-based IoT Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiho Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain. pp.1051-1055, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9881,51 +9881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Natal, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9959,90 +9959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Accordion Method Using SAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas City, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10089,90 +10089,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caching as a Service in 5G Networks: Intelligent Transport and Video on Demand Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Koutbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10206,90 +10206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling accordeon method using SAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10314,90 +10314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Virtual Emotion Barrier in Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas city, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10431,77 +10431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling DoS Attacks in WSNs with Quantitative Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10526,77 +10526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Differential Privacy-preserving Movements of Unmanned Aerial Vehicles, In proceeding of</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'17), </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10647,51 +10647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10716,103 +10716,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REFIACC Scheme Evaluation using Analytical Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Kafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10863,51 +10863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Serrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Serrai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10945,77 +10945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Applicability of SAN in Modeling and Analyzing a Priority Queue Management based Congestion Control for WMSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel. Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11040,77 +11040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission Control Based on WRR in WiMAX Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11183,64 +11183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Serrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11265,103 +11265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Implementation of a Stable Storage for MANET Checkpointing Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Benkaouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zaffoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC’16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, cyprus, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11386,103 +11386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAFD, a Failure Detector for clustered WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Benkaouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11533,64 +11533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11615,77 +11615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models for IEEE 802.11p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Messina, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11713,1038 +11713,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Election of Monitoring Nodes in WSNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Heterogeneous Servers Allocation Disciplines in Networks with Retrials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM, GC’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314197v1</w:t>
+                <w:t xml:space="preserve">hal-01724319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Petri Nets for Performance Evaluation of Composite Web Services Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid. Serrai</w:t>
+                <w:t xml:space="preserve">Fair Election of Monitoring Nodes in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Computers and Communications (ISCC'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM, GC’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724324v1</w:t>
+                <w:t xml:space="preserve">hal-01314197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving Failure detection in Mobile Ad hoc Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time Petri Nets for Performance Evaluation of Composite Web Services Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Badache</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid. Serrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Symposium on Computers and Communications (ISCC'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724318v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFDAN: Accurate Failure Detection protocol for MANETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Towards improving Failure detection in Mobile Ad hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Benkaouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Wireless Communications and Mobile Computing Conference (IWCMC’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724326v1</w:t>
+                <w:t xml:space="preserve">hal-01724318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient transmitting strategy for image fusion in WMSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Lamine Laouira</w:t>
+                <w:t xml:space="preserve">AFDAN: Accurate Failure Detection protocol for MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Benkaouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th IEEE International Wireless Communications and Mobile Computing Conference (IWCMC’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724333v1</w:t>
+                <w:t xml:space="preserve">hal-01724326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Performance Study of Next Generation Cellular Networks with Base Stations Channels Vacations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An efficient transmitting strategy for image fusion in WMSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Lamine Laouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2015 - 2015 IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041466v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Denial of Service Attacks in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+                <w:t xml:space="preserve">A Performance Study of Next Generation Cellular Networks with Base Stations Channels Vacations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Malika Ioualalen</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2015 - 2015 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Diego, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7417034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724332v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modeling and Analysis of Greedy Behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Preventing Denial of Service Attacks in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724328v1</w:t>
+                <w:t xml:space="preserve">hal-01724332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Heterogeneous Servers Allocation Disciplines in Networks with Retrials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Formal Modeling and Analysis of Greedy Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724319v1</w:t>
+                <w:t xml:space="preserve">hal-01724328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Automata networks for performance evaluation of composite Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Innovations for Community Services (I4CS’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12769,64 +12769,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAN-Based Modeling of Fault Tolerant Protocols for MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Benkaouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12877,51 +12877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Petri Net based Performance evaluation of traffic scheduling in WIMAX networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12946,64 +12946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Verification Tools for jamming attacks in VANETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13028,77 +13028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-balancing method to detect denial of service attacks in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13132,77 +13132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Verification Tools for greedy attacks in non-slotted 802.15.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13221,571 +13221,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of Detecting Jamming Attacks in Vehicle Ad Hoc Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">2PACA: Two Phases Algorithm of Checkpointing for Ad hoc mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Benkaouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724347v1</w:t>
+                <w:t xml:space="preserve">hal-01724360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting DoS attacks in WSN based on Clustering Technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Solution of Detecting Jamming Attacks in Vehicle Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724362v1</w:t>
+                <w:t xml:space="preserve">hal-01724347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Reliability Analysis of Small Cell Networks with Retrials and Different Breakdowns Disciplines: A Computational Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad Et Jalel Ben Othman</w:t>
+                <w:t xml:space="preserve">Detecting DoS attacks in WSN based on Clustering Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Split, Croatia</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724355v1</w:t>
+                <w:t xml:space="preserve">hal-01724362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Wireless Sensors Networks with FFUCA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malika Ioualalen</w:t>
+                <w:t xml:space="preserve">Performance and Reliability Analysis of Small Cell Networks with Retrials and Different Breakdowns Disciplines: A Computational Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad Et Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724367v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Telecommunication Systems with Repeated Attempts and Two Servers Classes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Clustering Wireless Sensors Networks with FFUCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Fouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Performance Evaluation of Computer and Telecommunication Systems, (SPECTS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724350v1</w:t>
+                <w:t xml:space="preserve">hal-01724367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data protection in multipath WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th IEEE Symposium on Computers and Communications (ISCC'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Split, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13813,165 +13826,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2PACA: Two Phases Algorithm of Checkpointing for Ad hoc mobile networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of Telecommunication Systems with Repeated Attempts and Two Servers Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Sardinia, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Performance Evaluation of Computer and Telecommunication Systems, (SPECTS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724360v1</w:t>
+                <w:t xml:space="preserve">hal-01724350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic solution for detecting Denial of Service attacks in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Guechari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovanna Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14018,64 +14018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive traffic shaping for WiMAX Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Computing, Communications and Applications Conference (ComComAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Hong Kong, China. pp.187-192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14109,64 +14109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of security routing strategies to avoid DoS attacks in WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2012 - 2012 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Anaheim, United States. pp.2859-2863, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14200,103 +14200,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering method for wireless sensors networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th IEEE Symposium on Computers and Communications (ISCC'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nevşehir, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14330,77 +14330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Verification of WiMAX Traffic Shaping Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international symposium on Intelligent Systems Techniques for Ad hoc and Wireless Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.1026-1031, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14428,3475 +14428,3475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Architecture of Wireless Mesh Networks Based IEEE 802.11s Directional Antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative verification for response times in composite Web service model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssou Kasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2011 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2011.5984034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074277v1</w:t>
+                <w:t xml:space="preserve">hal-04041618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-TRAIL: Energy-Efficient Trail-Based Data Dissemination Protocol for Wireless Sensor Networks with Mobile Sinks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Architecture of Wireless Mesh Networks Based IEEE 802.11s Directional Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Pazzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5963002⟩</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041624v1</w:t>
+                <w:t xml:space="preserve">hal-04074277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving QoS for UGS, rtPS, nrtPS, BE in WIMAX Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">E-TRAIL: Energy-Efficient Trail-Based Data Dissemination Protocol for Wireless Sensor Networks with Mobile Sinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications and Information Technology (ICCIT 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCITECHNOL.2011.5762687⟩</w:t>
+              <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5963002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667197v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Ecient Priority-based QoS MAC Protocol for Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Improving QoS for UGS, rtPS, nrtPS, BE in WIMAX Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bashir Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communication, ICC-2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Communications and Information Technology (ICCIT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Aqaba, Jordan. pp.23-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCITECHNOL.2011.5762687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667337v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sectorial Coverage in a Deployment of a WMN Backbone Based on Directional Antennas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Energy Ecient Priority-based QoS MAC Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Communication, ICC-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041528v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of lifetime in wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sectorial Coverage in a Deployment of a WMN Backbone Based on Directional Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE 36th Conference on Local Computer Networks (LCN 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041615v1</w:t>
+                <w:t xml:space="preserve">hal-04041528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a selective encryption algorithm for wireless ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonglin Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Boukerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.1038-1043, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison between IBC-HWMP and Hash-HWMP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of lifetime in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yesica Saavedra Benitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2011 IEEE 36th Conference on Local Computer Networks (LCN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.706-710, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041524v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Efficient Priority-Based QoS MAC Protocol for Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance Comparison between IBC-HWMP and Hash-HWMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bashir Yahya</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesica Saavedra Benitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962414⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041628v1</w:t>
+                <w:t xml:space="preserve">hal-04041524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative verification for response times in composite Web service model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Energy Efficient Priority-Based QoS MAC Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. </w:t>
+              <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2011.5984034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041618v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic bounds for end-to-end delay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance evaluation of a hybrid MAC protocol for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2010.5546616⟩</w:t>
+              <w:t xml:space="preserve">MSWiM '10: The 13th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. pp.327-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1868521.1868574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041699v1</w:t>
+                <w:t xml:space="preserve">hal-04041660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying symmetric and asymmetric key algorithms for the security in wireless networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stochastic bounds for end-to-end delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssou Kasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM '10: The 13th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.1127-1132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2010.5546616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1868630.1868637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044891v1</w:t>
+                <w:t xml:space="preserve">hal-04041699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of the Best composite Web Service Based on Quality of Service</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Applying symmetric and asymmetric key algorithms for the security in wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonglin Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Services Science and 3rd International Conference on Business Process and Services Computing (ISSS\slashBPSC'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM '10: The 13th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bodrum Turkey, Turkey. pp.33-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1868630.1868637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772681v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On improving the performance of IEEE 802.11s based wireless mesh networks using directional antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of the Best composite Web Service Based on Quality of Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE 35th Conference on Local Computer Networks (LCN 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Services Science and 3rd International Conference on Business Process and Services Computing (ISSS\slashBPSC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leipzig, Germany, Germany. pp.255-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041673v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving QoS for BE traffics in WIMAX networks</w:t>
+                <w:t xml:space="preserve">On improving the performance of IEEE 802.11s based wireless mesh networks using directional antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE/ACS International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE 35th Conference on Local Computer Networks (LCN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Denver, United States. pp.785-790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2010.5735812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2010.5587004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041683v1</w:t>
+                <w:t xml:space="preserve">hal-04041673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response time of BPEL4WS constructors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Haddad</w:t>
+                <w:t xml:space="preserve">Improving QoS for BE traffics in WIMAX networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE/ACS International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2010.5587004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2010.5546538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04074347v1</w:t>
+                <w:t xml:space="preserve">hal-04041683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-HWMP: Improving End-to-End QoS for 802.11s Based Mesh Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Response time of BPEL4WS constructors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2010 - 2010 IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.695-700, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2010.5546538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041648v1</w:t>
+                <w:t xml:space="preserve">hal-04074347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel framework of secure network management for wireless and mobile networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Q-HWMP: Improving End-to-End QoS for 802.11s Based Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE 35th Conference on Local Computer Networks (LCN 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2010 - 2010 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2010.5735793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041678v1</w:t>
+                <w:t xml:space="preserve">hal-04041648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of a hybrid MAC protocol for wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel framework of secure network management for wireless and mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonglin Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bashir Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM '10: The 13th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. pp.327-334, </w:t>
+              <w:t xml:space="preserve">2010 IEEE 35th Conference on Local Computer Networks (LCN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Denver, United States. pp.676-683, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1868521.1868574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2010.5735793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041660v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of composite web services using Stochastic Automata Networks over IP network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Topology control for enhanced QoS on infrastructure-less heterogeneous radio networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Djouama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Sene</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Abdennebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202384⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE 34th Conference on Local Computer Networks (LCN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.414-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2009.5355155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044543v1</w:t>
+                <w:t xml:space="preserve">hal-04041705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of Web services architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssou Kasse</w:t>
+                <w:t xml:space="preserve">Detection of Radio Interference Attacks in VANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Sene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2009 - 2009 IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044530v1</w:t>
+                <w:t xml:space="preserve">hal-04041702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime aware admission control for infrastructure-less wireless networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Load balancing in distributed communication systems: performance evaluation with SWN models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohme</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Diagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE 34th Conference on Local Computer Networks (LCN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.716-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2009.5355064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044535v1</w:t>
+                <w:t xml:space="preserve">hal-04041726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic bounds for performance evaluation of web services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of composite web services using Stochastic Automata Networks over IP network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Sene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.7-12, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.92-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044525v1</w:t>
+                <w:t xml:space="preserve">hal-04044543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Hybrid Call Admission Control Policy for UMTS with Underlying Tunnel-WLANs Heterogeneous Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of Web services architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssou Kasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Sene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2009 - 2009 IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.94-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5198701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044547v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load balancing in distributed communication systems: performance evaluation with SWN models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lifetime aware admission control for infrastructure-less wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Djouama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Abdennebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serigne Diagne</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 34th Conference on Local Computer Networks (LCN 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.716-723, </w:t>
+              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.67-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2009.5355064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041726v1</w:t>
+                <w:t xml:space="preserve">hal-04044535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology control for enhanced QoS on infrastructure-less heterogeneous radio networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stochastic bounds for performance evaluation of web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohme</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 34th Conference on Local Computer Networks (LCN 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.414-419, </w:t>
+              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.7-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2009.5355155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041705v1</w:t>
+                <w:t xml:space="preserve">hal-04044525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Radio Interference Attacks in VANET</w:t>
+                <w:t xml:space="preserve">Adaptive Hybrid Call Admission Control Policy for UMTS with Underlying Tunnel-WLANs Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hamieh</w:t>
+                <w:t xml:space="preserve">T. Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2009 - 2009 IEEE Global Telecommunications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">ICC 2009 - 2009 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5198701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041702v1</w:t>
+                <w:t xml:space="preserve">hal-04044547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real Time Adaptive Scheduling Scheme for Multi-Service Flows in WiMAX Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Response time analysis for composite Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2008 - 2008 IEEE Global Telecommunications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.321⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing (CSNDSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Graz, Austria. pp.506-510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2008.4610706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044552v1</w:t>
+                <w:t xml:space="preserve">hal-04041688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of UGS, rtPS, nrtPS Admission Control in WiMAX Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ghazal</w:t>
+                <w:t xml:space="preserve">A Real Time Adaptive Scheduling Scheme for Multi-Service Flows in WiMAX Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ben-Othman</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2008 - 2008 IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2008.509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044675v1</w:t>
+                <w:t xml:space="preserve">hal-04044552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model checking of performance measures using bounding aggregations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis of UGS, rtPS, nrtPS Admission Control in WiMAX Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECTS 2008: International Symposium on Performance Evaluation of Computer and Telecommunication Systems, 2008.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Beijing, China. pp.2696-2701, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2008.509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074385v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of TCP handoffs over mobile IP connections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model checking of performance measures using bounding aggregations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Octavio Ramirez</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE/ACS International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPECTS 2008: International Symposium on Performance Evaluation of Computer and Telecommunication Systems, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Edimburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2008.4493559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044677v1</w:t>
+                <w:t xml:space="preserve">hal-04074385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of an admission control enhancement in WIMAX networks using SAN</w:t>
+                <w:t xml:space="preserve">Performance evaluation of TCP handoffs over mobile IP connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664264⟩</w:t>
+              <w:t xml:space="preserve">2008 IEEE/ACS International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Doha, Qatar. pp.366-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2008.4493559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044556v1</w:t>
+                <w:t xml:space="preserve">hal-04044677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response time analysis for composite Web services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Haddad</w:t>
+                <w:t xml:space="preserve">Performance analysis of an admission control enhancement in WIMAX networks using SAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Youcef</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing (CSNDSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Graz, Austria. pp.506-510, </w:t>
+              <w:t xml:space="preserve">2008 33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.674-679, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2008.4610706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041688v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Bounds Applied to the End to End QoS in Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17943,64 +17943,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Bounds for Loss Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18073,51 +18073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated bounding Markov processes applied to the analysis of tandem queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18177,51 +18177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss rates bounds in IP buffers by Markov chains aggregations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18294,51 +18294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18379,603 +18379,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measures of a call admission control in mobile networks using SWN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loss rates bounds for IP switches in MPLS networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Sene</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st international conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1190095.1190177⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Systems and Applications, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, DUBAI, United Arab Emirates. pp.208-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2006.205091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044718v1</w:t>
+                <w:t xml:space="preserve">hal-04044734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation for mobile access to compositeWeb services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance measures of a call admission control in mobile networks using SWN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Sene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Int'l Conference on Telecommunications and Int'l Conference on Internet and Web Applications and Services (AICT-ICIW'06)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.148⟩</w:t>
+              <w:t xml:space="preserve">the 1st international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pisa, Italy. pp.64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1190095.1190177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044736v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Response-time Analysis of Composite Web Services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation for mobile access to compositeWeb services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boutrous-Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Multitopic Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INMIC.2006.358190⟩</w:t>
+              <w:t xml:space="preserve">Advanced Int'l Conference on Telecommunications and Int'l Conference on Internet and Web Applications and Services (AICT-ICIW'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Guadelope, France. pp.154-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044714v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to the Evaluation of Non Markovian Stochastic Petri Nets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation-based Response-time Analysis of Composite Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Moreaux</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Application and Theory of Petri Nets and Other Models of Councurrency (ATPN'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, TURKU, Finland. pp.221-240, </w:t>
+              <w:t xml:space="preserve">2006 IEEE International Multitopic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Islamabad, Pakistan. pp.349-354, </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11767589_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INMIC.2006.358190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044728v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss rates bounds for IP switches in MPLS networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Approach to the Evaluation of Non Markovian Stochastic Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Castel-Taleb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Pekergin</w:t>
+                <w:t xml:space="preserve">Patrice Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Systems and Applications, 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, DUBAI, United Arab Emirates. pp.208-214, </w:t>
+              <w:t xml:space="preserve">27th International Conference on Application and Theory of Petri Nets and Other Models of Councurrency (ATPN'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, TURKU, Finland. pp.221-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2006.205091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11767589_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044734v1</w:t>
+                <w:t xml:space="preserve">hal-04044728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-services MAC protocol for wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd ACS/IEEE International Conference onComputer Systems and Applications, 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Cairo, Egypt. pp.293-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19009,64 +19009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance measure bounds in mobile networks by state space reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Atlanta, United States. pp.397-406, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19113,51 +19113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of AMCLM protocol (adaptive multi-services cross-layer MAC protocol)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19204,51 +19204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool for performance evaluation for wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19295,51 +19295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of MIR (mobile IP reservation protocol), based on stochastic automata networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19386,51 +19386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of service of a rerouting algorithm using stochastic automata networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19503,51 +19503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perturbation and Reduction Based Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Modelling Techniques and Tools for Computer Evaluation (TOOLS'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Palma, Spain. pp.142-153, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19606,51 +19606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding the loss rates in a multistage ATM switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19709,77 +19709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Tool to Model Parallel Systems and Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19875,51 +19875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19957,64 +19957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DoS detection in WSNs: Energy-efficient designs and modeling tools for choosing monitoring nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohammad S. Obaidat; Faouzi Zaraia; Petros Nicopolitidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and Simulation of Computer Networks and Systems: Methodologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -20088,51 +20088,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Bounds on Handover for Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Hothman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20195,51 +20195,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour l'évaluation des performances des réseaux informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Versailles Saint-Quentin en Yvelines, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20435,51 +20435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04563577v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102446" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3351313" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030243v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2022.102721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3322119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooeon Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungheyon Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.003.2200798" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3239301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3258922" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunbum Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020806" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.001.2200454" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Achir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Abdelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04006921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Serrai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2021.103586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Benothman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04006909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3024059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2021.102271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junggab Son" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunguo Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.011.2000245" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiho Lim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.011.1900649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hammal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Salah Mansour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Lhazmir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Oualhaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2020.102102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101154" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Boudjema" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Verlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spy2.100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungrae Cho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2019.1800275" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashref Serrai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4512" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2897509" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Boudjema" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sassolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030437v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700444" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Monnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.05.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Benkaouha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mansouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ioualalen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3265" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Werner Pazzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Eduardo de Grande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1089-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4266" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda . Mokdad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kafi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724132v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Eduardo De Grande" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bendouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouchal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iouallalen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.2670" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6XTS8WJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.4.e4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Fouchal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Iouallalen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-9595(15)30014-X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Gharbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Nemmouchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghazal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2014.000068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Yahya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2011.11.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M302FDV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Djouama" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdennebi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Bouam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265909002583" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265909002674" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60B6Q1WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0155-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SJ3G00SR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.11.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCJ4CKQH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Sene" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2010.90" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2009.02.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFDHLS0G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1580" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVDSKLNL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044869v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.969-983" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.06.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2008.6388349" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00545687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.06.025|" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ram&#237;rez Rojas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Sfar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.1.5.28-38" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fourneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/YJOR0202167F" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278996" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04573331v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437456" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04016139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Kadri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18516-8_4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04573334v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436733" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10183205" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073068v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10000852" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441160v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM59760.2023.10322951" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redha Bouakouk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073079v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Charmois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9838364" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc53001.2021.9631494" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631422" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom46510.2021.9685783" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031259v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272512" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219638" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041331v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Neilson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013423" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9014302" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC47284.2019.8969589" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041335v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC47284.2019.8969753" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkaouha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben-Othman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2018.8538666" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422607" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Assila" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Koutbi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724057v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724201v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422624" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724215v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724298v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Serrai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724294v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel. Gharbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925712" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaffoune" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724314v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerroumi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724310v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543717" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314197v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid. Serrai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724318v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724333v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Laouira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041466v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7417034" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724328v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724319v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724343v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883303" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724347v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724362v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724355v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad Et Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724350v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132734v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2013.6754926" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724360v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073302v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Guechari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364158" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154796" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041494v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503550" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132738v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249414" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041506v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.142" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Cheikh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962994" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041624v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pazzi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipu Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667197v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITECHNOL.2011.5762687" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134565" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041615v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115538" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041640v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglin Ren" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779278" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041524v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesica Saavedra Benitez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134357" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041628v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962414" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041618v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Kasse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5984034" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041699v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546616" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044891v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868630.1868637" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772681v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041673v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2010.5735812" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041683v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2010.5587004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074347v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546538" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683584" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041678v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2010.5735793" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041660v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diagne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868521.1868574" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044543v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202384" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044530v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202414" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044535v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202354" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044525v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202396" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bejaoui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198701" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041726v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355064" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041705v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355155" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041702v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425381" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044552v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.321" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044675v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.509" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074385v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044677v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ramirez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2008.4493559" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044556v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664264" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041688v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddad" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youcef" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2008.4610706" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044686v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2007.62" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044712v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT.2007.40" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044683v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1920" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044690v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2007.370695" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044704v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monfort" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2007.31" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044718v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1190095.1190177" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044736v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutrous-Saab" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melliti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.148" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044714v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2006.358190" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044728v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767589_13" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044734v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castel-Taleb" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2006.205091" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044741v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Othman" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2005.1387055" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044756v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2005.52" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044751v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouam" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2005.1558424" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044763v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191160" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044786v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2003.1207129" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044792v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueroui" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935396" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044805v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Fourneau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-68061-6_12" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-01PKMDJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044817v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourneau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022207" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FVVFSWFW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310075v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318714v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Modeling-and-Simulation-of-Computer-Networks-and-Systems/isbn-9780128008874/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120348v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hothman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04053404v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3351313" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04563577v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102446" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooeon Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungheyon Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Choi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.001.2200454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030507v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunbum Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2022.102721" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3322119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.003.2200798" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3239301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3258922" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Achir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Abdelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04006921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Serrai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2021.103586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Benothman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04006909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3024059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2021.102271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hammal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101154" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junggab Son" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunguo Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.011.2000245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiho Lim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.011.1900649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Salah Mansour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Lhazmir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Oualhaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2020.102102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashref Serrai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4512" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2897509" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Boudjema" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Verlan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spy2.100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungrae Cho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2019.1800275" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700444" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Boudjema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sassolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Werner Pazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Eduardo De Grande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Monnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.05.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Benkaouha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mansouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ioualalen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3265" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Eduardo de Grande" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1089-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda . Mokdad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4266" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bendouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-9595(15)30014-X" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030489v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouchal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansouri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iouallalen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.2670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6XTS8WJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.4.e4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Fouchal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Iouallalen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Gharbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Nemmouchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghazal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2014.000068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Yahya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2011.11.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M302FDV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Djouama" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdennebi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Bouam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265909002583" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265909002674" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60B6Q1WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0155-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SJ3G00SR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.11.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCJ4CKQH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Sene" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2010.90" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2009.02.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFDHLS0G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1580" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVDSKLNL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044869v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.969-983" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.06.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2008.6388349" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00545687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.06.025|" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ram&#237;rez Rojas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Sfar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.1.5.28-38" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fourneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/YJOR0202167F" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278996" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04573331v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437456" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04016139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Kadri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18516-8_4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04573334v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436733" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10183205" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM59760.2023.10322951" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073068v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10000852" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redha Bouakouk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073079v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Charmois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9838364" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom46510.2021.9685783" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc53001.2021.9631494" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631422" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031259v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272512" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219638" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041331v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Neilson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013423" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9014302" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC47284.2019.8969589" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041335v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC47284.2019.8969753" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkaouha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben-Othman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2018.8538666" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422607" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Assila" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Koutbi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724057v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724201v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422624" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724215v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724298v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Serrai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724294v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel. Gharbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925712" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaffoune" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724314v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerroumi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724310v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543717" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724319v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314197v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724324v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid. Serrai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724318v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724326v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724333v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Laouira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7417034" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724332v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724328v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724343v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883303" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724360v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724347v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724362v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724355v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad Et Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724367v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132734v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2013.6754926" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073302v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Guechari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364158" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154796" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041494v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503550" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132738v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249414" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041506v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.142" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041618v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Kasse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5984034" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074277v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Cheikh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962994" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041624v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pazzi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipu Zhang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667197v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITECHNOL.2011.5762687" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041528v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134565" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041640v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglin Ren" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779278" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041615v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115538" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041524v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesica Saavedra Benitez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134357" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041628v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962414" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041660v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diagne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868521.1868574" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546616" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044891v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868630.1868637" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772681v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041673v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2010.5735812" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041683v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2010.5587004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074347v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546538" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041648v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683584" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041678v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2010.5735793" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041705v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355155" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041702v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425381" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041726v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355064" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044543v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202384" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044530v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202414" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044535v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202354" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044525v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202396" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044547v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bejaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198701" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041688v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youcef" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2008.4610706" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044552v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.321" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044675v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.509" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074385v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044677v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ramirez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2008.4493559" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044556v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664264" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044686v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2007.62" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044712v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT.2007.40" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044683v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1920" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044690v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2007.370695" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044704v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monfort" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2007.31" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044734v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castel-Taleb" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2006.205091" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044718v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1190095.1190177" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044736v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutrous-Saab" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melliti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.148" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044714v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2006.358190" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044728v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767589_13" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044741v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Othman" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2005.1387055" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044756v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2005.52" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044751v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouam" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2005.1558424" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044763v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191160" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044786v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2003.1207129" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044792v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueroui" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935396" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044805v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Fourneau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-68061-6_12" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-01PKMDJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044817v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourneau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022207" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FVVFSWFW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310075v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318714v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Modeling-and-Simulation-of-Computer-Networks-and-Systems/isbn-9780128008874/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120348v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hothman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04053404v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>