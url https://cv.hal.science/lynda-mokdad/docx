--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -100,1577 +100,1577 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy Behavior Detection With Machine Learning for LoRaWAN Network</w:t>
+                <w:t xml:space="preserve">Probabilistic Performance Evaluation of the Class-A device in LoRaWAN protocol on the MAC layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2024.3351313⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2024.102446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440891v1</w:t>
+                <w:t xml:space="preserve">hal-04563577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Performance Evaluation of the Class-A device in LoRaWAN protocol on the MAC layer</w:t>
+                <w:t xml:space="preserve">Probabilistic performance evaluation of the class-A device in LoRaWAN protocol on the MAC layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.102446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2024.102446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563577v2</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic performance evaluation of the class-A device in LoRaWAN protocol on the MAC layer</w:t>
+                <w:t xml:space="preserve">Greedy Behavior Detection With Machine Learning for LoRaWAN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2024.3351313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2024.102446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04705321v1</w:t>
+                <w:t xml:space="preserve">hal-04440891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Oriented Surveillance Framework for Virtual Emotion Informatics in Polygon Spaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yumin Choi</w:t>
+                <w:t xml:space="preserve">Performance analysis to evaluate overtaking behavior on highways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWC.001.2200454⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124, pp.102721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2022.102721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312230v1</w:t>
+                <w:t xml:space="preserve">hal-04030243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Terrestrial and Non-Terrestrial Vehicular Networks with Green AI and Red AI Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyunbum Kim</w:t>
+                <w:t xml:space="preserve">Affective Surveillance Management in Virtual Emotion Based Smart Complex Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sooeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungheyon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23020806⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (10), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.003.2200798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030507v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis to evaluate overtaking behavior on highways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Denial-of-Service Attacks Against LoRaWAN on MAC Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2022.102721⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (11), pp.3123-3126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2023.3322119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030243v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Denial-of-Service Attacks Against LoRaWAN on MAC Layer</w:t>
+                <w:t xml:space="preserve">Dynamic Parameter Allocation with Reinforcement Learning for LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2023.3322119⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3239301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431165v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Surveillance Management in Virtual Emotion Based Smart Complex Infrastructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time Varied Self-Reliance Aerial Ground Traffic Monitoring System with Pre-recognition Collision Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungheyon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sooeon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCOM.003.2200798⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2023.3258922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431126v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Parameter Allocation with Reinforcement Learning for LoRaWAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mi Chen</w:t>
+                <w:t xml:space="preserve">Task-Oriented Surveillance Framework for Virtual Emotion Informatics in Polygon Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sooeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungheyon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3239301⟩</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWC.001.2200454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073046v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Varied Self-Reliance Aerial Ground Traffic Monitoring System with Pre-recognition Collision Avoidance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yumin Choi</w:t>
+                <w:t xml:space="preserve">Intelligent Terrestrial and Non-Terrestrial Vehicular Networks with Green AI and Red AI Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunbum Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2023.3258922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23020806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037722v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service discovery and selection in IoT: A survey and a taxonomy</w:t>
+                <w:t xml:space="preserve">A novel and efficient index based web service discovery approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Achir</w:t>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Walid Serrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 200, pp.103331. </w:t>
+              <w:t xml:space="preserve">Computer Standards and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.103586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnca.2021.103331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csi.2021.103586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431300v1</w:t>
+                <w:t xml:space="preserve">hal-04006921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel and efficient index based web service discovery approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Service discovery and selection in IoT: A survey and a taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Benothman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Standards and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csi.2021.103586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.103331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnca.2021.103331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006921v1</w:t>
+                <w:t xml:space="preserve">hal-04030256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service discovery and selection in IoT: A survey and a taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Achir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jalel Benothman</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 200, pp.103331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnca.2021.103331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030256v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Virtual Emotion Detection Architecture With Two-Way Enabled Delay Bound toward Evolutional Emotion-Based IoT Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bellavista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1717,90 +1717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of a solution for composite service selection problem with multiple consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109, pp.102271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1828,2486 +1828,2486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with value constraints in decision making using MCDM methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+                <w:t xml:space="preserve">Research Challenges and Security Threats to AI-Driven 5G Virtual Emotion Applications Using Autonomous Vehicles, Drones, and Smart Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
+                <w:t xml:space="preserve">Junggab Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunguo Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101154⟩</w:t>
+              <w:t xml:space="preserve">IEEE Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.288-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MNET.011.2000245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030289v1</w:t>
+                <w:t xml:space="preserve">hal-04030280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Challenges and Security Threats to AI-Driven 5G Virtual Emotion Applications Using Autonomous Vehicles, Drones, and Smart Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">CONTVERB: Continuous Virtual Emotion Recognition Using Replaceable Barriers for Intelligent Emotion-Based IoT Services and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunguo Li</w:t>
+                <w:t xml:space="preserve">Kiho Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 (6), pp.288-294. </w:t>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.269-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MNET.011.2000245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MNET.011.1900649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030280v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTVERB: Continuous Virtual Emotion Recognition Using Replaceable Barriers for Intelligent Emotion-Based IoT Services and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyunbum Kim</w:t>
+                <w:t xml:space="preserve">Formal techniques for consistency checking of orchestrations of semantic Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Salah Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kiho Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MNET.011.1900649⟩</w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.101165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030271v1</w:t>
+                <w:t xml:space="preserve">hal-04030305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal techniques for consistency checking of orchestrations of semantic Web services</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A decision-making analysis in UAV-enabled wireless power transfer for IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae Lhazmir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ait Oualhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101165⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.102102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2020.102102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030305v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-making analysis in UAV-enabled wireless power transfer for IoT networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dealing with value constraints in decision making using MCDM methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103, pp.102102. </w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.101154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2020.102102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030320v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with QoS value constraints in MCDM based Web service selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">VYPER: Vulnerability detection in binary code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Habib Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Verlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ashref Serrai</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.4512⟩</w:t>
+              <w:t xml:space="preserve">Security and Privacy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.e100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spy2.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030427v1</w:t>
+                <w:t xml:space="preserve">hal-02485434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UDiPP: A Framework for Differential Privacy Preserving Movements of Unmanned Aerial Vehicles in Smart Cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Framework for IoT-Enabled Virtual Emotion Detection in Advanced Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungrae Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2897509⟩</w:t>
+              <w:t xml:space="preserve">IEEE Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), pp.142-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MNET.2019.1800275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030323v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VYPER: Vulnerability detection in binary code</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to deal with QoS value constraints in MCDM based Web service selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Serrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christèle Faure</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashref Serrai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security and Privacy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spy2.100⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485434v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for IoT-Enabled Virtual Emotion Detection in Advanced Smart Cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">UDiPP: A Framework for Differential Privacy Preserving Movements of Unmanned Aerial Vehicles in Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (5), pp.142-148. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (4), pp.3933-3943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MNET.2019.1800275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2897509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030336v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing UAV Surveillance Frameworks for Smart City and Extensive Ocean with Differential Perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detection of security vulnerabilities in C language applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Habib Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sassolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Security and Privacy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030437v1</w:t>
+                <w:t xml:space="preserve">hal-01724075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of security vulnerabilities in C language applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christèle Faure</w:t>
+                <w:t xml:space="preserve">Dealing with a non green behaviour in WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sassolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security and Privacy </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.124-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724075v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with a non green behaviour in WSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+                <w:t xml:space="preserve">Designing UAV Surveillance Frameworks for Smart City and Extensive Ocean with Differential Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunbum Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84, pp.124-142. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (4), pp.98-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2018.1700444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030433v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis and Evaluation of REFIACC using Queuing Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards an efficient and a more accurate web service selection using MCDM methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Serrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Badache</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Simulation Modelling Practices and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.253-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2017.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724113v1</w:t>
+                <w:t xml:space="preserve">hal-04030448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustered Trail-based Data Dissemination Protocol for Improving Lifetime of Duty Cycle Enabled Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Hybrid Protocol of Checkpointing and Rollback Recovery for Flat MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Benkaouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Werner Pazzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robson Eduardo De Grande</w:t>
+                <w:t xml:space="preserve">Nadjib Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
+              <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724132v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DoS detection in WSNs: Energy-efficient methods for selecting monitoring nodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient and a more accurate web service selection using MCDM methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+                <w:t xml:space="preserve">Dynamic and adaptive detection method for flooding in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22, pp.253-267. </w:t>
+              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (12), pp.e3265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2017.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dac.3265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030448v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Hybrid Protocol of Checkpointing and Rollback Recovery for Flat MANETs</w:t>
+                <w:t xml:space="preserve">A clustered trail-based data dissemination protocol for improving the lifetime of duty cycle enabled wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haroun Benkaouha</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Richard Werner Pazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Eduardo de Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11276-015-1089-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724118v1</w:t>
+                <w:t xml:space="preserve">hal-04030473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and adaptive detection method for flooding in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+                <w:t xml:space="preserve">DoS detection in WSNs: Energy-efficient methods for selecting monitoring nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dac.3265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04030462v1</w:t>
+                <w:t xml:space="preserve">hal-01860370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustered trail-based data dissemination protocol for improving the lifetime of duty cycle enabled wireless sensor networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Towards an efficient and a more accurate web service selection using MCDM methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Serrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda . Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030473v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient and a more accurate web service selection using MCDM methods.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+                <w:t xml:space="preserve">A Clustered Trail-based Data Dissemination Protocol for Improving Lifetime of Duty Cycle Enabled Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Werner Pazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda . Mokdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
+                <w:t xml:space="preserve">Robson Eduardo De Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724096v1</w:t>
+                <w:t xml:space="preserve">hal-01724132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DoS detection in WSNs: Energy-efficient methods for selecting monitoring nodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis and Evaluation of REFIACC using Queuing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Kafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Simulation Modelling Practices and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860370v1</w:t>
+                <w:t xml:space="preserve">hal-01724113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Node Mobility for Fault Management in RPL-based Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bendouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,90 +4345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an efficient failure detection in MANETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Benkaouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4447,1081 +4447,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modeling of Greedy Nodes in 802.15.4 WSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
+                <w:t xml:space="preserve">Recursive-clustering-based approach for denial of service (DoS) attacks in wireless sensors networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iouallalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2405-9595(15)30014-X⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.309-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dac.2670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041263v1</w:t>
+                <w:t xml:space="preserve">hal-04030489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive-clustering-based approach for denial of service (DoS) attacks in wireless sensors networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of composite Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Iouallalen</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/inis.2.4.e4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dac.2670⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04030489v1</w:t>
+                <w:t xml:space="preserve">hal-04041252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of composite Web services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recursive-clustering-based approach for Denial Attacks in Wireless Sensors Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Fouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Iouallalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041252v1</w:t>
+                <w:t xml:space="preserve">hal-01724149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive-clustering-based approach for Denial Attacks in Wireless Sensors Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+                <w:t xml:space="preserve">DJAVAN: Detecting Jamming Attacks in Vehicle Ad hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Iouallalen</w:t>
+                <w:t xml:space="preserve">A. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724149v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DJAVAN: Detecting Jamming Attacks in Vehicle Ad hoc Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Modeling of Greedy Nodes in 802.15.4 WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. T. Nguyen</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2405-9595(15)30014-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724142v1</w:t>
+                <w:t xml:space="preserve">hal-04041263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed automata based modeling and verification of denial of service attacks in wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Monnet</w:t>
+                <w:t xml:space="preserve">The Impact of Breakdowns Disciplines and Repeated Attempts on Performances of Small Cell Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Nemmouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (1), pp 1−46</w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132722v1</w:t>
+                <w:t xml:space="preserve">hal-01724176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Breakdowns Disciplines and Repeated Attempts on Performances of Small Cell Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+                <w:t xml:space="preserve">Performance Analysis of WiMAX Networks AC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besma Nemmouchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+                <w:t xml:space="preserve">Sahar Ghazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724176v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of WiMAX Networks AC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Modeling and Checking of an Enhanced variant of the IEEE 802.11 CSMA/CA Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghazal</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+              <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724180v1</w:t>
+                <w:t xml:space="preserve">hal-01724165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modeling and Checking of an Enhanced variant of the IEEE 802.11 CSMA/CA Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Timed automata based modeling and verification of denial of service attacks in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp 1−46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724165v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal modeling and verification of an enhanced variant of the IEEE 802.11 CSMA/CA protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (4), pp.385-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5555,64 +5555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation tools for QoS MAC Protocol for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashir Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,410 +5657,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding models families for performance evaluation in composite Web services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of lifetime-driven admission control for infrastructure-less clustered wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Amir Djouama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+                <w:t xml:space="preserve">Marwen Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073238v1</w:t>
+                <w:t xml:space="preserve">hal-04073266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of lifetime-driven admission control for infrastructure-less clustered wireless networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bounding models families for performance evaluation in composite Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marwen Abdennebi</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073266v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding models families for performance evaluation in composite Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of computational science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, PEDISWESA 2011 and Sc. computing for Cog. Sciences, 4 (4), pp.232-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jocs.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling tools for detecting DoS attacks in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security and communication networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (4), pp.420-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6094,64 +6094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMCLM: ADAPTIVE MULTI-SERVICES CROSS-LAYER MAC PROTOCOL FOR IEEE 802.11 NETWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheila Bouam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6198,64 +6198,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STOCHASTIC AUTOMATA NETWORKS FOR MODELLING SCHEDULING SCHEME IN WiMAX NETWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interconnection Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (04), pp.481-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6302,51 +6302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm approach to bounding aggregations of multidimensional Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6405,64 +6405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic bounds for composite Web services response times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (4), pp.363-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6508,64 +6508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission control mechanism and performance analysis based on stochastic automata networks formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71 (4), pp.594-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6611,77 +6611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call Admission Control Performance Analysis in Mobile Networks Using Stochastic Well-Formed Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Boukerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (8), pp.1332-1341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6715,64 +6715,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing data security in ad hoc networks based on multipath routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (3), pp.309-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6818,64 +6818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic bounds for performance evaluation of Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6934,77 +6934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic bounds for performance evaluation of Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7029,77 +7029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes du temps de réponse des services Web composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (7-9), pp.969-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7133,51 +7133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic comparisons: A methodology for the performance evaluation of fixed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7224,77 +7224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of mobile networks based on stochastic ordering Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (3), pp.313-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7319,77 +7319,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-service MAC protocol in a multi-channel CSMA/CA for IEEE 802.11 networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (3), pp.287 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7423,51 +7423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic comparisons: a methodology for the performance evaluation of fixed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7527,77 +7527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIP (VHE in Mobile IP Networks) Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Ramírez Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safouane Sfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7644,51 +7644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the bounds on the loss rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7735,64 +7735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing bounds on the loss rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7875,64 +7875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness and resilience of LoRaWAN facing greedy behaviors on the MAC layer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7979,77 +7979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Model Checking for Unconfirmed Transmission in LoRaWAN on the MAC Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.2457-2462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8096,64 +8096,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Metrics in DoS Attacks Detection Approaches in IoT: A Survey and a Taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Riadh Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Modelling and Implementation of Complex Systems (MISC'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Mostaganem, Algeria. pp.46-61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8200,64 +8200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Urban Expressway Managing Architecture Using LoRaWAN and Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.758-763, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8304,64 +8304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELoNS - A Modular and Extendable Simulator for LoRaWAN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marrakesh, Morocco. pp.923-928, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8389,304 +8389,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Study for Vehicle Mobility Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LoRaLOFT-A Local Outlier Factor-based Malicious Nodes detection Method on MAC Layer for LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 10th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Istanbul, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. pp.2026-2031, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WINCOM59760.2023.10322951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/globecom48099.2022.10000852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441160v1</w:t>
+                <w:t xml:space="preserve">hal-04073068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LoRaLOFT-A Local Outlier Factor-based Malicious Nodes detection Method on MAC Layer for LoRaWAN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical Study for Vehicle Mobility Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. pp.2026-2031, </w:t>
+              <w:t xml:space="preserve">2023 10th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Istanbul, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/globecom48099.2022.10000852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WINCOM59760.2023.10322951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073068v1</w:t>
+                <w:t xml:space="preserve">hal-04441160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with complex routing requirements using an MCDM based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Redha Bouakouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC’22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dubronik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8724,90 +8724,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MDP model-based initial strategy prediction method for LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Charmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.4836-4841, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8835,421 +8835,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEPS - Score Table based Evaluation and Parameters Surfing approach of LoRaWAN</w:t>
+                <w:t xml:space="preserve">MULANE - A Lightweight Extendable Agent-oriented LoRaWAN Simulator with GUI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Global Communications Conference (GLOBECOM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2021 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/globecom46510.2021.9685783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iscc53001.2021.9631494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073106v1</w:t>
+                <w:t xml:space="preserve">hal-04073135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULANE - A Lightweight Extendable Agent-oriented LoRaWAN Simulator with GUI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ODM-RPL: Optimized Dual MOP RPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Redha Bouakouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. </w:t>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iscc53001.2021.9631494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073135v1</w:t>
+                <w:t xml:space="preserve">hal-04031254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODM-RPL: Optimized Dual MOP RPL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">STEPS - Score Table based Evaluation and Parameters Surfing approach of LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2021 IEEE Global Communications Conference (GLOBECOM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/globecom46510.2021.9685783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031254v1</w:t>
+                <w:t xml:space="preserve">hal-04073106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A taxonomy of service discovery approaches in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Achir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 8th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Reims, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9296,64 +9296,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on the Cloud-IoT paradigms: Taxonomy and architectures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Redha Bouakouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9387,77 +9387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay-Bounded Virtual Emotion Recognition Using IoT Barriers in Advanced Smart Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrett Neilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9517,77 +9517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of the QoS Aware Web Service Composition with Communities of Consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9621,77 +9621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISOCOV: a new MCDM method to handle value constraints in Web service selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain. pp.1022-1027, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9725,90 +9725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seamless Virtual Emotion System with Replaceable Detection toward Proper Emotion-based IoT Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiho Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain. pp.1051-1055, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9836,568 +9836,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Detection in MANETs based on geographical repartition of nodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ben-Othman</w:t>
+                <w:t xml:space="preserve">Modeling Accordion Method Using SAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2018.8538666⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041372v1</w:t>
+                <w:t xml:space="preserve">hal-04443362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Accordion Method Using SAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+                <w:t xml:space="preserve">Caching as a Service in 5G Networks: Intelligent Transport and Video on Demand Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Koutbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422607⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443362v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caching as a Service in 5G Networks: Intelligent Transport and Video on Demand Scenarios</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Koutbi</w:t>
+                <w:t xml:space="preserve">Modeling accordeon method using SAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041344v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling accordeon method using SAN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Failure Detection in MANETs based on geographical repartition of nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benkaouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Natal, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2018.8538666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724057v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Virtual Emotion Barrier in Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas city, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10431,77 +10431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling DoS Attacks in WSNs with Quantitative Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10526,77 +10526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Differential Privacy-preserving Movements of Unmanned Aerial Vehicles, In proceeding of</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunbum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'17), </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10634,64 +10634,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queuing and Service Management for Congestion Control in Wireless Sensor Networks Using Markov Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10716,103 +10716,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REFIACC Scheme Evaluation using Analytical Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Kafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10837,77 +10837,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with User Constraints in MCDM Based Web Service Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Serrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Serrai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10945,77 +10945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Applicability of SAN in Modeling and Analyzing a Priority Queue Management based Congestion Control for WMSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel. Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11040,90 +11040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission Control Based on WRR in WiMAX Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, San Francisco, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11151,541 +11151,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Approach for Web Service Selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Distributed Implementation of a Stable Storage for MANET Checkpointing Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Benkaouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zaffoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Messina, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, cyprus, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724304v1</w:t>
+                <w:t xml:space="preserve">hal-01724316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Implementation of a Stable Storage for MANET Checkpointing Protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">EAFD, a Failure Detector for clustered WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Benkaouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerroumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC’16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, cyprus, Cyprus</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724316v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EAFD, a Failure Detector for clustered WSN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Guerroumi</w:t>
+                <w:t xml:space="preserve">Call Admission Control in Small Cell Networks with Retrials and Guard Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Kuala Lumpur Malaysia</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724314v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Admission Control in Small Cell Networks with Retrials and Guard Channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+                <w:t xml:space="preserve">An Efficient Approach for Web Service Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Serrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724301v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models for IEEE 802.11p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Messina, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11713,1392 +11713,1392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Heterogeneous Servers Allocation Disciplines in Networks with Retrials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+                <w:t xml:space="preserve">Towards improving Failure detection in Mobile Ad hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Benkaouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724319v1</w:t>
+                <w:t xml:space="preserve">hal-01724318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Election of Monitoring Nodes in WSNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
+                <w:t xml:space="preserve">AFDAN: Accurate Failure Detection protocol for MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Benkaouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM, GC’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">11th IEEE International Wireless Communications and Mobile Computing Conference (IWCMC’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314197v1</w:t>
+                <w:t xml:space="preserve">hal-01724326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Petri Nets for Performance Evaluation of Composite Web Services Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid. Serrai</w:t>
+                <w:t xml:space="preserve">Fair Election of Monitoring Nodes in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youcef Hammal</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Computers and Communications (ISCC'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM, GC’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724324v1</w:t>
+                <w:t xml:space="preserve">hal-01314197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving Failure detection in Mobile Ad hoc Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Time Petri Nets for Performance Evaluation of Composite Web Services Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Badache</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid. Serrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Symposium on Computers and Communications (ISCC'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724318v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFDAN: Accurate Failure Detection protocol for MANETs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">An efficient transmitting strategy for image fusion in WMSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Lamine Laouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Wireless Communications and Mobile Computing Conference (IWCMC’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724326v1</w:t>
+                <w:t xml:space="preserve">hal-01724333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient transmitting strategy for image fusion in WMSN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+                <w:t xml:space="preserve">A Performance Study of Next Generation Cellular Networks with Base Stations Channels Vacations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2015 - 2015 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Diego, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7417034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724333v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Performance Study of Next Generation Cellular Networks with Base Stations Channels Vacations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Preventing Denial of Service Attacks in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2015 - 2015 IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7417034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041466v1</w:t>
+                <w:t xml:space="preserve">hal-01724332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Denial of Service Attacks in Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Formal Modeling and Analysis of Greedy Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika Ioualalen</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724332v1</w:t>
+                <w:t xml:space="preserve">hal-01724328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modeling and Analysis of Greedy Behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Evaluation of Heterogeneous Servers Allocation Disciplines in Networks with Retrials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724328v1</w:t>
+                <w:t xml:space="preserve">hal-01724319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Automata networks for performance evaluation of composite Web services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Verification Tools for jamming attacks in VANETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Innovations for Community Services (I4CS’14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724343v1</w:t>
+                <w:t xml:space="preserve">hal-01724335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAN-Based Modeling of Fault Tolerant Protocols for MANETs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Time Petri Net based Performance evaluation of traffic scheduling in WIMAX networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724346v1</w:t>
+                <w:t xml:space="preserve">hal-01724340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Petri Net based Performance evaluation of traffic scheduling in WIMAX networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">SAN-Based Modeling of Fault Tolerant Protocols for MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Benkaouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724340v1</w:t>
+                <w:t xml:space="preserve">hal-01724346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Verification Tools for jamming attacks in VANETS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Automata networks for performance evaluation of composite Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications conference (GLOBECOM’14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Innovations for Community Services (I4CS’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724335v1</w:t>
+                <w:t xml:space="preserve">hal-01724343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-balancing method to detect denial of service attacks in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13132,77 +13132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Verification Tools for greedy attacks in non-slotted 802.15.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13221,584 +13221,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2PACA: Two Phases Algorithm of Checkpointing for Ad hoc mobile networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
+                <w:t xml:space="preserve">Performance and Reliability Analysis of Small Cell Networks with Retrials and Different Breakdowns Disciplines: A Computational Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad Et Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Sardinia, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724360v1</w:t>
+                <w:t xml:space="preserve">hal-01724355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution of Detecting Jamming Attacks in Vehicle Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting DoS attacks in WSN based on Clustering Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Reliability Analysis of Small Cell Networks with Retrials and Different Breakdowns Disciplines: A Computational Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad Et Jalel Ben Othman</w:t>
+                <w:t xml:space="preserve">Clustering Wireless Sensors Networks with FFUCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Fouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Split, Croatia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724355v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Wireless Sensors Networks with FFUCA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of Telecommunication Systems with Repeated Attempts and Two Servers Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC’13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Performance Evaluation of Computer and Telecommunication Systems, (SPECTS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724367v1</w:t>
+                <w:t xml:space="preserve">hal-01724350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data protection in multipath WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th IEEE Symposium on Computers and Communications (ISCC'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Split, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13826,152 +13813,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Telecommunication Systems with Repeated Attempts and Two Servers Classes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2PACA: Two Phases Algorithm of Checkpointing for Ad hoc mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Benkaouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Performance Evaluation of Computer and Telecommunication Systems, (SPECTS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724350v1</w:t>
+                <w:t xml:space="preserve">hal-01724360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic solution for detecting Denial of Service attacks in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Guechari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovanna Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14018,64 +14018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive traffic shaping for WiMAX Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Computing, Communications and Applications Conference (ComComAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Hong Kong, China. pp.187-192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14109,64 +14109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of security routing strategies to avoid DoS attacks in WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2012 - 2012 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Anaheim, United States. pp.2859-2863, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14200,103 +14200,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering method for wireless sensors networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th IEEE Symposium on Computers and Communications (ISCC'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nevşehir, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14330,77 +14330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Verification of WiMAX Traffic Shaping Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international symposium on Intelligent Systems Techniques for Ad hoc and Wireless Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.1026-1031, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14428,3800 +14428,3800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative verification for response times in composite Web service model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Architecture of Wireless Mesh Networks Based IEEE 802.11s Directional Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssou Kasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. </w:t>
+              <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2011.5984034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041618v1</w:t>
+                <w:t xml:space="preserve">hal-04074277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Architecture of Wireless Mesh Networks Based IEEE 802.11s Directional Antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E-TRAIL: Energy-Efficient Trail-Based Data Dissemination Protocol for Wireless Sensor Networks with Mobile Sinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962994⟩</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5963002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074277v1</w:t>
+                <w:t xml:space="preserve">hal-04041624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-TRAIL: Energy-Efficient Trail-Based Data Dissemination Protocol for Wireless Sensor Networks with Mobile Sinks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Improving QoS for UGS, rtPS, nrtPS, BE in WIMAX Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5963002⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Communications and Information Technology (ICCIT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Aqaba, Jordan. pp.23-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCITECHNOL.2011.5762687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041624v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving QoS for UGS, rtPS, nrtPS, BE in WIMAX Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">An Energy Ecient Priority-based QoS MAC Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications and Information Technology (ICCIT 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Communication, ICC-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667197v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Ecient Priority-based QoS MAC Protocol for Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sectorial Coverage in a Deployment of a WMN Backbone Based on Directional Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bashir Yahya</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communication, ICC-2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667337v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sectorial Coverage in a Deployment of a WMN Backbone Based on Directional Antennas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of lifetime in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134565⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE 36th Conference on Local Computer Networks (LCN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.706-710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041528v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a selective encryption algorithm for wireless ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonglin Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Boukerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.1038-1043, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of lifetime in wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance Comparison between IBC-HWMP and Hash-HWMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesica Saavedra Benitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE 36th Conference on Local Computer Networks (LCN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.706-710, </w:t>
+              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041615v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison between IBC-HWMP and Hash-HWMP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Energy Efficient Priority-Based QoS MAC Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yesica Saavedra Benitez</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134357⟩</w:t>
+              <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041524v1</w:t>
+                <w:t xml:space="preserve">hal-04041628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Efficient Priority-Based QoS MAC Protocol for Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantitative verification for response times in composite Web service model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssou Kasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bashir Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2011 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2011.5984034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041628v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of a hybrid MAC protocol for wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of the Best composite Web Service Based on Quality of Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bashir Yahya</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM '10: The 13th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Services Science and 3rd International Conference on Business Process and Services Computing (ISSS\slashBPSC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leipzig, Germany, Germany. pp.255-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041660v1</w:t>
+                <w:t xml:space="preserve">hal-00772681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic bounds for end-to-end delay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On improving the performance of IEEE 802.11s based wireless mesh networks using directional antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssou Kasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2010.5546616⟩</w:t>
+              <w:t xml:space="preserve">2010 IEEE 35th Conference on Local Computer Networks (LCN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Denver, United States. pp.785-790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2010.5735812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041699v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying symmetric and asymmetric key algorithms for the security in wireless networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stochastic bounds for end-to-end delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssou Kasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM '10: The 13th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1868630.1868637⟩</w:t>
+              <w:t xml:space="preserve">2010 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.1127-1132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2010.5546616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044891v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of the Best composite Web Service Based on Quality of Service</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Applying symmetric and asymmetric key algorithms for the security in wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonglin Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Services Science and 3rd International Conference on Business Process and Services Computing (ISSS\slashBPSC'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM '10: The 13th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bodrum Turkey, Turkey. pp.33-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1868630.1868637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772681v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On improving the performance of IEEE 802.11s based wireless mesh networks using directional antenna</w:t>
+                <w:t xml:space="preserve">Improving QoS for BE traffics in WIMAX networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE 35th Conference on Local Computer Networks (LCN 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCN.2010.5735812⟩</w:t>
+              <w:t xml:space="preserve">2010 IEEE/ACS International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2010.5587004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041673v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving QoS for BE traffics in WIMAX networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Response time of BPEL4WS constructors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE/ACS International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2010.5587004⟩</w:t>
+              <w:t xml:space="preserve">2010 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.695-700, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2010.5546538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041683v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response time of BPEL4WS constructors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Q-HWMP: Improving End-to-End QoS for 802.11s Based Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2010.5546538⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2010 - 2010 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074347v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-HWMP: Improving End-to-End QoS for 802.11s Based Mesh Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel framework of secure network management for wireless and mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonglin Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2010 - 2010 IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683584⟩</w:t>
+              <w:t xml:space="preserve">2010 IEEE 35th Conference on Local Computer Networks (LCN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Denver, United States. pp.676-683, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2010.5735793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041648v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel framework of secure network management for wireless and mobile networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance evaluation of a hybrid MAC protocol for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE 35th Conference on Local Computer Networks (LCN 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Denver, United States. pp.676-683, </w:t>
+              <w:t xml:space="preserve">MSWiM '10: The 13th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. pp.327-334, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2010.5735793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1868521.1868574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041678v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology control for enhanced QoS on infrastructure-less heterogeneous radio networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of Web services architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssou Kasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohme</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Sene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 34th Conference on Local Computer Networks (LCN 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCN.2009.5355155⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.94-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041705v1</w:t>
+                <w:t xml:space="preserve">hal-04044530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Radio Interference Attacks in VANET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamieh</w:t>
+                <w:t xml:space="preserve">Lifetime aware admission control for infrastructure-less wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Djouama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2009 - 2009 IEEE Global Telecommunications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425381⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041702v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load balancing in distributed communication systems: performance evaluation with SWN models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of composite web services using Stochastic Automata Networks over IP network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ould Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Sene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serigne Diagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 34th Conference on Local Computer Networks (LCN 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCN.2009.5355064⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.92-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041726v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of composite web services using Stochastic Automata Networks over IP network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stochastic bounds for performance evaluation of web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Sene</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.92-97, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202384⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044543v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of Web services architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adaptive Hybrid Call Admission Control Policy for UMTS with Underlying Tunnel-WLANs Heterogeneous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bejaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Sene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.94-98, </w:t>
+              <w:t xml:space="preserve">ICC 2009 - 2009 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5198701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044530v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime aware admission control for infrastructure-less wireless networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Load balancing in distributed communication systems: performance evaluation with SWN models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohme</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Diagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.67-72, </w:t>
+              <w:t xml:space="preserve">2009 IEEE 34th Conference on Local Computer Networks (LCN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.716-723, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2009.5355064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044535v1</w:t>
+                <w:t xml:space="preserve">hal-04041726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic bounds for performance evaluation of web services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topology control for enhanced QoS on infrastructure-less heterogeneous radio networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Djouama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Abdennebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.7-12, </w:t>
+              <w:t xml:space="preserve">2009 IEEE 34th Conference on Local Computer Networks (LCN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.414-419, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2009.5355155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044525v1</w:t>
+                <w:t xml:space="preserve">hal-04041705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Hybrid Call Admission Control Policy for UMTS with Underlying Tunnel-WLANs Heterogeneous Networks</w:t>
+                <w:t xml:space="preserve">Detection of Radio Interference Attacks in VANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bejaoui</w:t>
+                <w:t xml:space="preserve">Ali Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2009 - 2009 IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2009 - 2009 IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5198701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044547v1</w:t>
+                <w:t xml:space="preserve">hal-04041702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response time analysis for composite Web services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Haddad</w:t>
+                <w:t xml:space="preserve">A Real Time Adaptive Scheduling Scheme for Multi-Service Flows in WiMAX Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Youcef</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing (CSNDSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2008.4610706⟩</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2008 - 2008 IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041688v1</w:t>
+                <w:t xml:space="preserve">hal-04044552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real Time Adaptive Scheduling Scheme for Multi-Service Flows in WiMAX Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis of UGS, rtPS, nrtPS Admission Control in WiMAX Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2008 - 2008 IEEE Global Telecommunications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.321⟩</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Beijing, China. pp.2696-2701, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2008.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044552v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of UGS, rtPS, nrtPS Admission Control in WiMAX Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Model checking of performance measures using bounding aggregations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ben-Othman</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPECTS 2008: International Symposium on Performance Evaluation of Computer and Telecommunication Systems, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Edimburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044675v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model checking of performance measures using bounding aggregations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance evaluation of TCP handoffs over mobile IP connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECTS 2008: International Symposium on Performance Evaluation of Computer and Telecommunication Systems, 2008.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 IEEE/ACS International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Doha, Qatar. pp.366-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2008.4493559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074385v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of TCP handoffs over mobile IP connections</w:t>
+                <w:t xml:space="preserve">Performance analysis of an admission control enhancement in WIMAX networks using SAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Octavio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE/ACS International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2008.4493559⟩</w:t>
+              <w:t xml:space="preserve">2008 33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.674-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044677v1</w:t>
+                <w:t xml:space="preserve">hal-04044556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of an admission control enhancement in WIMAX networks using SAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Response time analysis for composite Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.674-679, </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing (CSNDSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Graz, Austria. pp.506-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2008.4610706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044556v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Bounds Applied to the End to End QoS in Communication Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stochastic Bounds for Loss Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Pekergin</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 15th International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2007.62⟩</w:t>
+              <w:t xml:space="preserve">The Third Advanced International Conference on Telecommunications (AICT'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Morne, Mauritius. pp.9-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICT.2007.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044686v1</w:t>
+                <w:t xml:space="preserve">hal-04044712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Bounds for Loss Rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aggregated bounding Markov processes applied to the analysis of tandem queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Advanced International Conference on Telecommunications (AICT'07</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICT.2007.40⟩</w:t>
+              <w:t xml:space="preserve">2nd International ICST Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/valuetools.2007.1920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044712v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated bounding Markov processes applied to the analysis of tandem queues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stochastic Bounds Applied to the End to End QoS in Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International ICST Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Nantes, France. </w:t>
+              <w:t xml:space="preserve">2007 15th International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey. pp.374-380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/valuetools.2007.1920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2007.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044683v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss rates bounds in IP buffers by Markov chains aggregations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18281,64 +18281,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Execution Time Analysis of Aspectized Web Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18379,603 +18379,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss rates bounds for IP switches in MPLS networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulation-based Response-time Analysis of Composite Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Pekergin</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Systems and Applications, 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2006.205091⟩</w:t>
+              <w:t xml:space="preserve">2006 IEEE International Multitopic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Islamabad, Pakistan. pp.349-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMIC.2006.358190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044734v1</w:t>
+                <w:t xml:space="preserve">hal-04044714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measures of a call admission control in mobile networks using SWN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation for mobile access to compositeWeb services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boutrous-Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Sene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st international conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1190095.1190177⟩</w:t>
+              <w:t xml:space="preserve">Advanced Int'l Conference on Telecommunications and Int'l Conference on Internet and Web Applications and Services (AICT-ICIW'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Guadelope, France. pp.154-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044718v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation for mobile access to compositeWeb services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance measures of a call admission control in mobile networks using SWN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Sene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Int'l Conference on Telecommunications and Int'l Conference on Internet and Web Applications and Services (AICT-ICIW'06)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.148⟩</w:t>
+              <w:t xml:space="preserve">the 1st international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pisa, Italy. pp.64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1190095.1190177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044736v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Response-time Analysis of Composite Web Services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A New Approach to the Evaluation of Non Markovian Stochastic Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Monfort</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Multitopic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Islamabad, Pakistan. pp.349-354, </w:t>
+              <w:t xml:space="preserve">27th International Conference on Application and Theory of Petri Nets and Other Models of Councurrency (ATPN'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, TURKU, Finland. pp.221-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INMIC.2006.358190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11767589_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044714v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to the Evaluation of Non Markovian Stochastic Petri Nets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Loss rates bounds for IP switches in MPLS networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Moreaux</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Application and Theory of Petri Nets and Other Models of Councurrency (ATPN'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, TURKU, Finland. pp.221-240, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Systems and Applications, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, DUBAI, United Arab Emirates. pp.208-214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11767589_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2006.205091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044728v1</w:t>
+                <w:t xml:space="preserve">hal-04044734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-services MAC protocol for wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd ACS/IEEE International Conference onComputer Systems and Applications, 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Cairo, Egypt. pp.293-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19009,64 +19009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance measure bounds in mobile networks by state space reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Atlanta, United States. pp.397-406, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19100,64 +19100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of AMCLM protocol (adaptive multi-services cross-layer MAC protocol)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19198,252 +19198,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool for performance evaluation for wireless networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of MIR (mobile IP reservation protocol), based on stochastic automata networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ben-Othman</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Telecommunication. ICT'2003. Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Papeete, France. pp.39-44, </w:t>
+              <w:t xml:space="preserve">57th IEEE Semiannual Vehicular Technology Conference. VTC 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Jeju, South Korea. pp.1778-1782, </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2003.1207129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044763v1</w:t>
+                <w:t xml:space="preserve">hal-04044786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of MIR (mobile IP reservation protocol), based on stochastic automata networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new tool for performance evaluation for wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.B. Othman</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Semiannual Vehicular Technology Conference. VTC 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Jeju, South Korea. pp.1778-1782, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Telecommunication. ICT'2003. Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Papeete, France. pp.39-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VETECS.2003.1207129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044786v1</w:t>
+                <w:t xml:space="preserve">hal-04044763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of service of a rerouting algorithm using stochastic automata networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueroui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19503,51 +19503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perturbation and Reduction Based Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Modelling Techniques and Tools for Computer Evaluation (TOOLS'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Palma, Spain. pp.142-153, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19606,51 +19606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding the loss rates in a multistage ATM switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19709,77 +19709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Tool to Model Parallel Systems and Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19862,64 +19862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria Evaluation-Based Framework for Composite Web Service Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19957,64 +19957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DoS detection in WSNs: Energy-efficient designs and modeling tools for choosing monitoring nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohammad S. Obaidat; Faouzi Zaraia; Petros Nicopolitidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and Simulation of Computer Networks and Systems: Methodologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -20088,51 +20088,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Bounds on Handover for Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Hothman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20195,51 +20195,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour l'évaluation des performances des réseaux informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Versailles Saint-Quentin en Yvelines, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20435,51 +20435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3351313" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04563577v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102446" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooeon Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungheyon Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Choi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.001.2200454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030507v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunbum Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2022.102721" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3322119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.003.2200798" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3239301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3258922" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Achir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Abdelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04006921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Serrai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2021.103586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Benothman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04006909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3024059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2021.102271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hammal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101154" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junggab Son" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunguo Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.011.2000245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiho Lim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.011.1900649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Salah Mansour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Lhazmir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Oualhaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2020.102102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashref Serrai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4512" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2897509" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Boudjema" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Verlan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spy2.100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungrae Cho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2019.1800275" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700444" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Boudjema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sassolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Werner Pazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Eduardo De Grande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Monnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.05.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Benkaouha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mansouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ioualalen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3265" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Eduardo de Grande" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1089-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda . Mokdad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4266" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bendouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-9595(15)30014-X" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030489v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouchal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansouri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iouallalen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.2670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6XTS8WJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.4.e4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Fouchal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Iouallalen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Gharbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Nemmouchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghazal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2014.000068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Yahya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2011.11.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M302FDV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Djouama" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdennebi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Bouam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265909002583" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265909002674" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60B6Q1WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0155-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SJ3G00SR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.11.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCJ4CKQH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Sene" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2010.90" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2009.02.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFDHLS0G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1580" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVDSKLNL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044869v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.969-983" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.06.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2008.6388349" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00545687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.06.025|" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ram&#237;rez Rojas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Sfar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.1.5.28-38" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fourneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/YJOR0202167F" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278996" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04573331v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437456" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04016139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Kadri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18516-8_4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04573334v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436733" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10183205" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM59760.2023.10322951" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073068v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10000852" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redha Bouakouk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073079v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Charmois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9838364" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom46510.2021.9685783" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc53001.2021.9631494" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631422" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031259v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272512" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219638" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041331v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Neilson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013423" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9014302" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC47284.2019.8969589" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041335v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC47284.2019.8969753" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkaouha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben-Othman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2018.8538666" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422607" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Assila" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Koutbi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724057v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724201v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422624" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724215v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724298v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Serrai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724294v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel. Gharbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925712" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaffoune" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724314v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerroumi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724310v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543717" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724319v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314197v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724324v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid. Serrai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724318v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724326v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724333v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Laouira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7417034" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724332v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724328v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724343v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883303" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724360v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724347v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724362v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724355v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad Et Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724367v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132734v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2013.6754926" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073302v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Guechari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364158" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154796" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041494v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503550" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132738v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249414" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041506v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.142" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041618v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Kasse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5984034" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074277v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Cheikh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962994" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041624v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pazzi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipu Zhang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667197v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITECHNOL.2011.5762687" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041528v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134565" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041640v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglin Ren" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779278" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041615v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115538" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041524v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesica Saavedra Benitez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134357" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041628v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962414" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041660v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diagne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868521.1868574" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546616" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044891v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868630.1868637" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772681v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041673v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2010.5735812" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041683v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2010.5587004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074347v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546538" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041648v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683584" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041678v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2010.5735793" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041705v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355155" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041702v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425381" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041726v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355064" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044543v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202384" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044530v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202414" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044535v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202354" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044525v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202396" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044547v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bejaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198701" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041688v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youcef" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2008.4610706" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044552v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.321" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044675v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.509" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074385v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044677v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ramirez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2008.4493559" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044556v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664264" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044686v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2007.62" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044712v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT.2007.40" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044683v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1920" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044690v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2007.370695" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044704v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monfort" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2007.31" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044734v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castel-Taleb" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2006.205091" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044718v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1190095.1190177" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044736v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutrous-Saab" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melliti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.148" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044714v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2006.358190" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044728v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767589_13" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044741v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Othman" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2005.1387055" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044756v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2005.52" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044751v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouam" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2005.1558424" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044763v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191160" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044786v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2003.1207129" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044792v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueroui" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935396" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044805v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Fourneau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-68061-6_12" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-01PKMDJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044817v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourneau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022207" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FVVFSWFW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310075v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318714v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Modeling-and-Simulation-of-Computer-Networks-and-Systems/isbn-9780128008874/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120348v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hothman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04053404v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04563577v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102446" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3351313" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030243v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2022.102721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooeon Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungheyon Lee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Choi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.003.2200798" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3322119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3239301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3258922" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.001.2200454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunbum Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020806" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04006921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Abdelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Serrai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2021.103586" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Achir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Benothman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103331" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04006909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3024059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2021.102271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junggab Son" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunguo Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.011.2000245" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiho Lim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.011.1900649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hammal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Salah Mansour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Lhazmir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Oualhaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2020.102102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101154" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Boudjema" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Verlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spy2.100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungrae Cho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2019.1800275" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashref Serrai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4512" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2897509" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Boudjema" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sassolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030437v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700444" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.05.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Benkaouha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Monnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mansouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ioualalen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3265" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Werner Pazzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Eduardo de Grande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1089-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4266" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda . Mokdad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Eduardo De Grande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kafi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bendouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouchal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iouallalen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.2670" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6XTS8WJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.4.e4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Fouchal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Iouallalen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-9595(15)30014-X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Gharbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Nemmouchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghazal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2014.000068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Yahya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Djouama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdennebi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073238v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2011.11.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M302FDV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Bouam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265909002583" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265909002674" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60B6Q1WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0155-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SJ3G00SR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.11.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCJ4CKQH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Sene" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2010.90" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2009.02.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFDHLS0G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1580" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVDSKLNL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044869v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.969-983" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.06.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2008.6388349" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00545687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.06.025|" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ram&#237;rez Rojas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Sfar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.1.5.28-38" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fourneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/YJOR0202167F" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278996" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04573331v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437456" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04016139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Kadri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18516-8_4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04573334v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436733" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10183205" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073068v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10000852" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441160v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM59760.2023.10322951" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redha Bouakouk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073079v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Charmois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9838364" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc53001.2021.9631494" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631422" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom46510.2021.9685783" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031259v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272512" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04031268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219638" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041331v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Neilson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013423" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9014302" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC47284.2019.8969589" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041335v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC47284.2019.8969753" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443362v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422607" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Assila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Koutbi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648110" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724057v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041372v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkaouha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben-Othman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2018.8538666" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724201v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422624" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724215v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724298v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Serrai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724294v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel. Gharbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925712" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaffoune" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerroumi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charabi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724310v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543717" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314197v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724324v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid. Serrai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724333v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Laouira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041466v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7417034" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724328v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724319v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724335v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724346v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883303" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724355v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad Et Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724362v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724350v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132734v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2013.6754926" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724360v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073302v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Guechari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364158" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154796" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041494v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503550" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132738v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249414" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041506v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.142" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Cheikh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962994" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041624v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pazzi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipu Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667197v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITECHNOL.2011.5762687" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134565" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041615v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115538" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041640v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglin Ren" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779278" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041524v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesica Saavedra Benitez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134357" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041628v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962414" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041618v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Kasse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5984034" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772681v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041673v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2010.5735812" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546616" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044891v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868630.1868637" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041683v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2010.5587004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074347v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546538" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683584" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041678v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2010.5735793" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041660v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diagne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868521.1868574" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202414" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044535v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202354" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044543v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202384" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044525v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202396" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bejaoui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198701" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041726v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355064" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041705v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355155" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041702v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425381" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044552v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.321" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044675v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.509" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074385v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044677v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ramirez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2008.4493559" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044556v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664264" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041688v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddad" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youcef" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2008.4610706" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044712v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT.2007.40" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044683v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1920" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2007.62" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044690v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2007.370695" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044704v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monfort" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2007.31" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044714v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2006.358190" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044736v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutrous-Saab" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melliti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.148" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044718v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1190095.1190177" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044728v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767589_13" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044734v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castel-Taleb" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2006.205091" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044741v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Othman" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2005.1387055" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044756v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2005.52" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044751v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouam" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2005.1558424" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044786v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2003.1207129" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044763v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191160" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044792v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueroui" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935396" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044805v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Fourneau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-68061-6_12" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-01PKMDJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044817v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourneau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022207" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FVVFSWFW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310075v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318714v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Modeling-and-Simulation-of-Computer-Networks-and-Systems/isbn-9780128008874/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120348v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hothman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04053404v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>