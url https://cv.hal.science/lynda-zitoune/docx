--- v0 (2026-03-17)
+++ v1 (2026-05-26)
@@ -2387,217 +2387,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC-aware rate control for transport protocol in multihop wireless networks</w:t>
+                <w:t xml:space="preserve">A Medium Access Delay MAC aware Metric for Multihop Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2012 IEEE 23rd International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.1436 - 1441</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Mobile Computing Conference (IWCMC), 2012 8th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Chypre, Cyprus. pp.475 - 480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781255v1</w:t>
+                <w:t xml:space="preserve">hal-00781248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Medium Access Delay MAC aware Metric for Multihop Wireless Networks</w:t>
+                <w:t xml:space="preserve">MAC-aware rate control for transport protocol in multihop wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Mobile Computing Conference (IWCMC), 2012 8th International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Chypre, Cyprus. pp.475 - 480</w:t>
+              <w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2012 IEEE 23rd International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.1436 - 1441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781248v1</w:t>
+                <w:t xml:space="preserve">hal-00781255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross layer metrics for improving transport protocols in multihop wireless networks</w:t>
               </w:r>
@@ -3094,51 +3094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiao Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2020.3036903" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen Cherif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Houatra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Boujelben" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Shehata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679924v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mascots64422.2024.10786584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Benadji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom55741.2022.9928607" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02943611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013282" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580879" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2016.7763211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cerovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kelif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifipnetworking.2016.7497216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc.2015.7289310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979627v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Jabbari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Duong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2013.6692231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Veque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Zouhri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiao Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2020.3036903" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen Cherif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Houatra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Boujelben" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Shehata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679924v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mascots64422.2024.10786584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Benadji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom55741.2022.9928607" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02943611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013282" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580879" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2016.7763211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cerovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kelif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifipnetworking.2016.7497216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc.2015.7289310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979627v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Jabbari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Duong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2013.6692231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Veque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Zouhri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>