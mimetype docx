--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -244,1407 +244,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lydia Davis - When Nothing Can Be Done with Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international "Fulgurances: The Fleeting Nature of Short Forms = Les temps de la fulgurance. Forces et fragilités de la forme brève", Université d'Angers, Angers, 18-20 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lydia Davis' Purloined Letters in Can't and Won't</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Short Story in English Beyond History: The Radiance of the Short Story, Université de Lisbonne, Lisbonne, 27-30 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Going too Far is Going Just Far Enough: Lydia Davis and Flaubert and Letters in Can't and Won't</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SEAS) "Révolution(s)", Université Paris Nanterre, Paris, 7-9 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Angers, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Voice of the Translator in Lydia Davis's Can't and Won't</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"The American Short Story: New Horizons", Obama Institute, Mainz, 5-7 Octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mainz, Germany</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Davis and the Manner of Meaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "(Re)Constructions", S.A.E.S. Reims, Université de Reims, 1-3 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Davis and the Humiliation of Reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"The American Short Story: An Expansion of the Genre", Society for the American Short Story Conference, Savannah, 19-23 Octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Savannah, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Male Body and the Role of the Camera in &amp;quot;The Office</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’European Society for the Study of English "The (in)human self across early modern genres : textual strategies 1550-1700", ESSE, Galway, 22-26 août 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Galway, Ireland</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversationality and the Infraordinary in Alice Munro's &amp;quot;The Shining Houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Alice Munro's Eerie Land", Universités Paris-Nanterre et Paris-Sorbonne, Paris, 11-12 avril 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Munro's Voice Throwing Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCMLA Conference: "Sound and Story: The Rhythms of Language" : Transforming the North American Narrative Voice, Nashville, 31 Octobre - 4 Novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nashville, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Office - The Mockumentary and the Ethics of Laughter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de la Société d’Études Anglaises Contemporaines "LOL! Rires en éclats dans la littérature et les arts visuels britanniques des XXe et XXIe siècles", E.N.S. Lyon, SEAC, Lyon, 15-16 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Standard in Jhumpa Lahiri's 'Interpreter of Maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSE Conference, Non Standard English workshop, Pavol Jozef Safarik University, Kosice, 29 Aout - 2 Septembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Kosice, Slovakia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consonnance and Dissonance in Alice Munro's &amp;quot;The Shining Houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "The Fugitive, the Hidden, the Disregarded, the Marginal, the Disjunctive", Université Paris-Nanterre, Paris, 11 avril 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mother Tongue/Mother's Tongue: Translating English from English in Amy Tan's &amp;quot;Two Kinds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70e congrès de la South Central Modern Language Association, "Masking and Unmasking the Subject", Nouvelle-Orléans, 3-5 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nouvelle-Orléans, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What the two Translations of Simone de Beauvoir &amp;quot;Le Deuxième Sexe&amp;quot; Can Teach Us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department of Modern Languages Conferences, University of Delhi, 11 Janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Funny Kind of Silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Points", Université Paul Valéry Montpellier 3, 13-14 septembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Translation in the Age of Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department of Modern Languages Conferences, University of Jaipur, 6 janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Jaipur, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charting Alice Munro's Terra Incognita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSE Conference Istanbul, 4-8 September 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Jaipur, India</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activities, Achievements and Accomplishments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Prepositions and Aspect", Université de Provence, Aix-en-Provence, 3-4 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dehli, India</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Coordination of Adjectives in News Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés de la SAES "L'Essai", Bordeaux, mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">End Wait - or How Coordinate Structures Participate in the &amp;quot;Happy&amp;quot; Ending of &amp;quot;Friend of My Youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Happy Endings in Literature and Film", 23 et 24 janvier 2009, Université de Caen (MRSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072482v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02876297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3667,51 +3667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40387-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04500891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40387-3_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110587647-202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781787442603.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04167461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04167473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1311" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40387-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04500891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40387-3_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110587647-202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781787442603.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04167461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04167473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1311" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>