--- v1 (2026-04-08)
+++ v2 (2026-05-10)
@@ -313,165 +313,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When Going too Far is Going Just Far Enough: Lydia Davis and Flaubert and Letters in Can't and Won't</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SEAS) "Révolution(s)", Université Paris Nanterre, Paris, 7-9 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lydia Davis' Purloined Letters in Can't and Won't</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Short Story in English Beyond History: The Radiance of the Short Story, Université de Lisbonne, Lisbonne, 27-30 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073447v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03073446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Voice of the Translator in Lydia Davis's Can't and Won't</w:t>
               </w:r>
@@ -3667,51 +3667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40387-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04500891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40387-3_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110587647-202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781787442603.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04167461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04167473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1311" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073447v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40387-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04500891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40387-3_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110587647-202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781787442603.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04167461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04167473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1311" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04148239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>