--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,6140 +66,6262 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation biogéochimique des eaux de surface : empreintes biogéochimiques et décomposition des débits aux exutoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grandjouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final, Livrable WP3-1, ANR CHYPSTER, INRAE. 2025, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocoles d'échantillonnage et d'analyses classiques et innovantes des échantillons de source et de mélange pour la caractérisation biogéochimique des eaux de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet CHYPSTER, Livrable WP2-1, Rapport final, INRAE - RiverLy; IGE – Institut des Géosciences de l’Environnement; LEM - UMR 5557. 2024, 65 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de la signature géochimique des matières en suspension (MES) autochtones. Quelle contribution relative par rapport aux MES érodées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et caractérisation des sources de contaminants dans des bassins versants d'usage mixte, approche intégrée - IDESOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dusseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final, INRAE RiverLy; IGE – Institut des Géosciences de l’Environnement; Pacte, Laboratoire de sciences sociales - Grenoble (France); LEM - UMR 5557. 2024, 88 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective monitoring - assessing the suitability of passive integrative samplers (PS) for regulatory regulatory monitoring of aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathon B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dabrin A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazzella N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferreol M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dherret L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination de rendements d'extraction et de coefficients de diffusion d'outils DGT commerciaux et confectionnés en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes; AQUAREF. 2021, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traçage des MES - Estimation des contributions relatives des affluents aux flux de MES sur le Rhône amont, intermédiaire et aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution relative des flux de contaminants particulaires et dissous dans le Gier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse détaillée de 27 mois de fonctionnement de 6 zones de rejet végétalisée (ZRVs) de taille semi-industrielle : Projet BIOTRYTIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crétollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gregson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AFB - Agence française pour la biodiversité; INRAE UR-Reversaal; INRAE UR-RiverLy; Communauté urbaine de Bordeaux, Esplanade Charles de Gaulle, 33076 Bordeaux; Université de bordeaux; Agence de l'eau Adour-Garonne. 2020, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la ZRV de type « bassin » de Marguerittes (30). Bilan du fonctionnement à débit Q1 et Q2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea; AFB - Agence française pour la biodiversité. 2018, pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élimination de substances prioritaires et émergentes des eaux résiduaires urbaines par ozonation : évaluations technique, énergétique, environnementale. Rapport final du projet MICROPOLIS-PROCEDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elimination de micropolluants prioritaires et émergents des eaux résiduaires urbaines par les bioréacteurs à membranes immergées (BRM). Rapport final de l’action 34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crétollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction des micropolluants par les traitements complémentaires : fossé construit sur sol imperméable, filtres garnis de matériaux adsorbants (ARMISTIQ – Action B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crétollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calage et validation d’un modèle dynamique pour décrire l’élimination des micropolluants par le procédé boues activées (ARMISTIQ – Action C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du devenir des micropolluants dans les procédés de traitement des boues biologiques (compostage, lits de séchage plantés de roseaux, digestion anaérobie) et de séchage (thermique et solaire) - (ARMISTIQ – Action D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction des micropolluants par les traitements complémentaires : procédés d'oxydation avancée, adsorption sur charbon actif (ARMISTIQ – Action A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of suspended particulate matter quality collected by particle-traps during the deployment phase: influence on trace metal/geochemical tracer concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Claveau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage géochimique des sources de sédiments à l’échelle du bassin versant de la Saône : atouts et limites de l’échantillonnage intégratif des matières en suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Claveau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2024 - JMSC2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Omega-3 Index of macrophytes to improve the assessment of the treatment performance of constructed wetlands receiving treated wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical records of suspended particulate matter origin in the Rhône River (France) using the non-reactive geochemical signature of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Begorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessment of the impact of Rhône River dam flushing operations on water quality by passive sampling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
+              <w:t xml:space="preserve">I.S.Rivers 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889298v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of Rhône River dam flushing operations on water quality by passive sampling technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Grisot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S.Rivers 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3, 2018</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607503v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and historical inputs of suspended particulate matter (SPM) from the Rhône tributaries: use of the non-reactive geochemical signature of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Begorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des concentrations en contaminants inorganiques et de leur spéciation lors d'un évènement hydrologique transitoire sur le Rhône : cas des opérations de gestion sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bessueille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Panay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAFSAA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Hammamet, Tunisie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal inorganic arsenic speciation in surface waters of a small vineyard watershed assessed by passive sampling method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Evaluation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roussel Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Barbier Bessueille</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">IWA Let 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hong Kong, pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601995v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Seasonal inorganic arsenic speciation in surface waters of a small vineyard watershed assessed by passive sampling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chappedelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbier Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Let 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hong Kong, pp.1, 2015</w:t>
+              <w:t xml:space="preserve">DGT conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602373v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring trace element contamination in surface waters using chemical and biological monitoring tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Recoura Massaquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 38th International Symposium on Environmental Analytical Chemistry – ISEAC38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp.2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi des traitements avancés des eaux usées et des boues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Serveto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roussel Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème journée Ecotechnologies ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of metal lability in freshwater sediments by passive sampling: parameters controlling metal release from particles and influence of bioturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J.D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Anglet, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597398v1</w:t>
-              </w:r>
-[...1805 lines deleted...]
-                <w:t xml:space="preserve">hal-02600028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of concentrations and geochemical backgrounds of Technology Critical Elements (TCE) in hydrosystems : analytical developments and application to Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals (ICHMET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wüppertal University, Sep 2023, Wüppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentativité de l'échantillonnage intégré des matières en suspension dans les rivières à l'aide de pièges à particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des micropolluants et bioindicateur lipidique en Zone de rejet végétalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crétollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold-Fred Imig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du programme ZRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Valence, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the fate of trace metals and phosphorus in CW receiving treated wastewater? Contributions of free water, plants and soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Papias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs chimiques de performances de traitement des micropolluants par ozonation tertiaire : application sur la station d’épuration de Sophia-Antipolis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+                <w:t xml:space="preserve">Is DGT an efficient tool to integrate transient trace metals concentrations during a major hydrological event on the Rhone River?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liège, Belgique. pp.2</w:t>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Gold Coast, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606312v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is DGT an efficient tool to integrate transient trace metals concentrations during a major hydrological event on the Rhone River?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Grisot</w:t>
+                <w:t xml:space="preserve">Indicateurs chimiques de performances de traitement des micropolluants par ozonation tertiaire : application sur la station d’épuration de Sophia-Antipolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Gold Coast, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liège, Belgique. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606605v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des concentrations métalliques dissoutes lors d’un évènement hydrologique transitoire sur le Rhône : cas des opérations de gestion sédimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Grisot</w:t>
+                <w:t xml:space="preserve">Elimination des micropolluants par ozonation tertiaire, exemple de la station d'épuration de Sophia-Antipolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.1</w:t>
+              <w:t xml:space="preserve">22èmes Journées Information Eaux (JIE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Poitiers, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606607v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging contaminants removal by full-scale ozonation tertiary treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Penru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roussel Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd specialized international conference Ecotechnologies for wastewater treatment 2016 (ecoSTP2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cambridge, United Kingdom. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination des micropolluants par ozonation tertiaire, exemple de la station d'épuration de Sophia-Antipolis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+                <w:t xml:space="preserve">Intégration des concentrations métalliques dissoutes lors d’un évènement hydrologique transitoire sur le Rhône : cas des opérations de gestion sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Information Eaux (JIE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Poitiers, France. 6 p</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417885v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is passive sampling suitable for monitoring the contamination of surface waters? Results for French rivers influenced by various anthropic pressures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Assoumani</w:t>
+                <w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roussel Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dabrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Gahou</w:t>
+                <w:t xml:space="preserve">C. Crétollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">22nd IOA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602001v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of passive samplers to monitor the chemical status of 6 French rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science for the environment 2015, 3rd International Conference, environmental monitoring and assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double enjeu de l’analyse chimique ciblée, Evaluer l’efficacité des procédés de traitement étudiés et sélectionner les micropolluants pertinents pour caractériser ces procédés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Is passive sampling suitable for monitoring the contamination of surface waters? Results for French rivers influenced by various anthropic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bados</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du programme de recherche ECHIBIOTEB - Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi de traitements avancés des eaux usées et des boues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.72</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602365v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of refractory micropollutants by a full-scale ozonation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Le double enjeu de l’analyse chimique ciblée, Evaluer l’efficacité des procédés de traitement étudiés et sélectionner les micropolluants pertinents pour caractériser ces procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Serveto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roussel Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Micropol &amp; Ecohazard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Singapore, Singapore. pp.2</w:t>
+              <w:t xml:space="preserve">Colloque final du programme de recherche ECHIBIOTEB - Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi de traitements avancés des eaux usées et des boues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602374v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Removal of refractory micropollutants by a full-scale ozonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Penru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roussel Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Crétollier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IOA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain. pp.6</w:t>
+              <w:t xml:space="preserve">IWA Micropol &amp; Ecohazard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Singapore, Singapore. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602372v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Removal of Micropollutants from Secondary Effluents and Sludge by Various Processes in Rural and Peri-urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA world water congress and exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.3</w:t>
+              <w:t xml:space="preserve">2nd IWA Specialized International Conference ecoSTP2014, EcoTechnologies for Wastewater Treatment Technical, Environmental &amp; Economic Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Verona, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600990v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison innovante d’outils chimiques et biologiques pour caractériser l’efficacité des traitements tertiaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ait Aissa</w:t>
+                <w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roussel Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93ème congrès de l'ASTEE "Innover dans les services publics locaux de l'environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France. pp.1</w:t>
+              <w:t xml:space="preserve">IWA world water congress and exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600270v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de traitement complémentaire intensifs et extensifs pour améliorer l'élimination des micropolluants présents dans les eaux usées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combinaison innovante d’outils chimiques et biologiques pour caractériser l’efficacité des traitements tertiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Tahar</w:t>
+                <w:t xml:space="preserve">M.J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Serveto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ait Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème édition des Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Poitiers, France. pp.13</w:t>
+              <w:t xml:space="preserve">93ème congrès de l'ASTEE "Innover dans les services publics locaux de l'environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600988v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Micropollutants from Secondary Effluents and Sludge by Various Processes in Rural and Peri-urban Areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Procédés de traitement complémentaire intensifs et extensifs pour améliorer l'élimination des micropolluants présents dans les eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Specialized International Conference ecoSTP2014, EcoTechnologies for Wastewater Treatment Technical, Environmental &amp; Economic Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Verona, Italy. 5 p</w:t>
+              <w:t xml:space="preserve">21ème édition des Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Poitiers, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058679v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative chemical and biological tools for the evaluation of the efficiency of wastewater advanced treatments and sludge treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Serveto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Micropol and Ecohazard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d'Echantillonnage, d'analyses CHImiques et BIOlogiques pour le suivi de Traitements avancés des Eaux usées et des Boues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Serveto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ANR Ecotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6209,1229 +6331,1229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation and transgenerational plasticity support increased cadmium tolerance in Gammarus populations exposed to natural metal contamination in headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréline Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 903, pp.166216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échantillonneurs intégratifs passifs, des outils pertinents pour améliorer la surveillance réglementaire de la qualité chimique des milieux aquatiques ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Allan</w:t>
+                <w:t xml:space="preserve">One and multi-compartments toxico-kinetic modeling to understand metals’ organotropism and fate in Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lardy-Fontan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Togola</w:t>
+                <w:t xml:space="preserve">Laura Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202106057⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.106625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207759v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One and multi-compartments toxico-kinetic modeling to understand metals’ organotropism and fate in Gammarus fossarum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Garnero</w:t>
+                <w:t xml:space="preserve">Les échantillonneurs intégratifs passifs, des outils pertinents pour améliorer la surveillance réglementaire de la qualité chimique des milieux aquatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lardy-Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106625⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (6), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202106057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343406v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élimination de micropolluants des eaux résiduaires urbaines par ozonation : retour d'expérience de la station d'épuration de Sophia Antipolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Penru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.71-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/tsm/20186p71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels micropolluants peut-on éliminer par les procédés extensifs de traitement des eaux usées domestiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Peut-on améliorer l’élimination des micropolluants des eaux usées en optimisant le procédé à boues activées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, pp.51-66. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 3, pp.32-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601263v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation technique, économique et environnementale de procédés de traitement complémentaire avancés pour l’élimination des micropolluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heiniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des micropolluants adsorbables à travers les procédés de traitement des boues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Noyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.84-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/tsm/201503084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on améliorer l’élimination des micropolluants des eaux usées en optimisant le procédé à boues activées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Quels micropolluants peut-on éliminer par les procédés extensifs de traitement des eaux usées domestiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crétollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, pp.32-50</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 3, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201503051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601262v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of juvenile Danio rerio to aged TiO2 nanomaterial from sunscreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Fouqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (5), pp.3340-3350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1256-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7441,161 +7563,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones de rejet végétalisées : analyse du fonctionnement et aide à la conception et à l'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Papias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence francaise pour la biodiversité, 96 p., 2019, 978-2-37785-081-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7742,51 +7864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Claveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fruchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begorre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappedelaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbier Bessueille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel Galle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Recoura Massaquant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serveto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathon B." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabrin A." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzella N." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol M." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dherret L." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606607v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605916v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Aissa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600988v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy-Fontan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106057" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Gestin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106625" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p71" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503051" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601264v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heiniger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609264v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathon B." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabrin A." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzella N." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol M." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dherret L." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Claveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fruchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begorre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel Galle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappedelaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbier Bessueille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Recoura Massaquant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serveto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Aissa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Gestin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106625" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy-Fontan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106057" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607570v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p71" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heiniger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>