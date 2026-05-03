--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,1952 +66,2074 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (16)</w:t>
+        <w:t xml:space="preserve">Rapport (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation biogéochimique des eaux de surface : empreintes biogéochimiques et décomposition des débits aux exutoires</w:t>
+                <w:t xml:space="preserve">Acquisition des données biogéochimiques des échantillons prélevés sur les bassins versants du Ratier et de la Claduègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+                <w:t xml:space="preserve">Céline Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grandjouan</w:t>
+                <w:t xml:space="preserve">Christine Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">Stéphane Boubkraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport final, Livrable WP3-1, ANR CHYPSTER, INRAE. 2025, pp.39</w:t>
+              <w:t xml:space="preserve">ANR CHYPSTER - Livrable WP2-2 - Rapport final,, INRAE. 2026, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554996v1</w:t>
+                <w:t xml:space="preserve">hal-05589509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles d'échantillonnage et d'analyses classiques et innovantes des échantillons de source et de mélange pour la caractérisation biogéochimique des eaux de surface</w:t>
+                <w:t xml:space="preserve">Caractérisation biogéochimique des eaux de surface : empreintes biogéochimiques et décomposition des débits aux exutoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Duwig</w:t>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Baduel</w:t>
+                <w:t xml:space="preserve">Olivier Grandjouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Boukra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projet CHYPSTER, Livrable WP2-1, Rapport final, INRAE - RiverLy; IGE – Institut des Géosciences de l’Environnement; LEM - UMR 5557. 2024, 65 p</w:t>
+              <w:t xml:space="preserve">Rapport final, Livrable WP3-1, ANR CHYPSTER, INRAE. 2025, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734487v1</w:t>
+                <w:t xml:space="preserve">hal-05554996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de la signature géochimique des matières en suspension (MES) autochtones. Quelle contribution relative par rapport aux MES érodées ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocoles d'échantillonnage et d'analyses classiques et innovantes des échantillons de source et de mélange pour la caractérisation biogéochimique des eaux de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2024</w:t>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet CHYPSTER, Livrable WP2-1, Rapport final, INRAE - RiverLy; IGE – Institut des Géosciences de l’Environnement; LEM - UMR 5557. 2024, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04652950v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation des sources de contaminants dans des bassins versants d'usage mixte, approche intégrée - IDESOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de la signature géochimique des matières en suspension (MES) autochtones. Quelle contribution relative par rapport aux MES érodées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Coquery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Cournoyer</w:t>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Rapport final, INRAE RiverLy; IGE – Institut des Géosciences de l’Environnement; Pacte, Laboratoire de sciences sociales - Grenoble (France); LEM - UMR 5557. 2024, 88 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04733909v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective monitoring - assessing the suitability of passive integrative samplers (PS) for regulatory regulatory monitoring of aquatic environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification et caractérisation des sources de contaminants dans des bassins versants d'usage mixte, approche intégrée - IDESOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dusseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathon B.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dherret L.</w:t>
+                <w:t xml:space="preserve">B. Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+              <w:t xml:space="preserve">Rapport final, INRAE RiverLy; IGE – Institut des Géosciences de l’Environnement; Pacte, Laboratoire de sciences sociales - Grenoble (France); LEM - UMR 5557. 2024, 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04862977v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de rendements d'extraction et de coefficients de diffusion d'outils DGT commerciaux et confectionnés en laboratoire</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes; AQUAREF. 2021, pp.40</w:t>
+                <w:t xml:space="preserve">Prospective monitoring - assessing the suitability of passive integrative samplers (PS) for regulatory regulatory monitoring of aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathon B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dabrin A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazzella N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferreol M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dherret L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066419v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage des MES - Estimation des contributions relatives des affluents aux flux de MES sur le Rhône amont, intermédiaire et aval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détermination de rendements d'extraction et de coefficients de diffusion d'outils DGT commerciaux et confectionnés en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes; AQUAREF. 2021, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bégorre</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03292653v1</w:t>
+                <w:t xml:space="preserve">hal-04066419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution relative des flux de contaminants particulaires et dissous dans le Gier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Traçage des MES - Estimation des contributions relatives des affluents aux flux de MES sur le Rhône amont, intermédiaire et aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Delile</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293153v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse détaillée de 27 mois de fonctionnement de 6 zones de rejet végétalisée (ZRVs) de taille semi-industrielle : Projet BIOTRYTIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution relative des flux de contaminants particulaires et dissous dans le Gier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Papias</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémi Clément</w:t>
+                <w:t xml:space="preserve">Marie Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] AFB - Agence française pour la biodiversité; INRAE UR-Reversaal; INRAE UR-RiverLy; Communauté urbaine de Bordeaux, Esplanade Charles de Gaulle, 33076 Bordeaux; Université de bordeaux; Agence de l'eau Adour-Garonne. 2020, pp.233</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266587v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la ZRV de type « bassin » de Marguerittes (30). Bilan du fonctionnement à débit Q1 et Q2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse détaillée de 27 mois de fonctionnement de 6 zones de rejet végétalisée (ZRVs) de taille semi-industrielle : Projet BIOTRYTIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crétollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gregson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Bourgeois</w:t>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea; AFB - Agence française pour la biodiversité. 2018, pp.148</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] AFB - Agence française pour la biodiversité; INRAE UR-Reversaal; INRAE UR-RiverLy; Communauté urbaine de Bordeaux, Esplanade Charles de Gaulle, 33076 Bordeaux; Université de bordeaux; Agence de l'eau Adour-Garonne. 2020, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608082v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élimination de substances prioritaires et émergentes des eaux résiduaires urbaines par ozonation : évaluations technique, énergétique, environnementale. Rapport final du projet MICROPOLIS-PROCEDES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de la ZRV de type « bassin » de Marguerittes (30). Bilan du fonctionnement à débit Q1 et Q2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Choubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Esperanza</w:t>
+                <w:t xml:space="preserve">V. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.167</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea; AFB - Agence française pour la biodiversité. 2018, pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606367v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination de micropolluants prioritaires et émergents des eaux résiduaires urbaines par les bioréacteurs à membranes immergées (BRM). Rapport final de l’action 34</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Élimination de substances prioritaires et émergentes des eaux résiduaires urbaines par ozonation : évaluations technique, énergétique, environnementale. Rapport final du projet MICROPOLIS-PROCEDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Crétollier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lejeune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Le Ménach</w:t>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.105</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603524v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des micropolluants par les traitements complémentaires : fossé construit sur sol imperméable, filtres garnis de matériaux adsorbants (ARMISTIQ – Action B)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Elimination de micropolluants prioritaires et émergents des eaux résiduaires urbaines par les bioréacteurs à membranes immergées (BRM). Rapport final de l’action 34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crétollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tahar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600027v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage et validation d’un modèle dynamique pour décrire l’élimination des micropolluants par le procédé boues activées (ARMISTIQ – Action C)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction des micropolluants par les traitements complémentaires : fossé construit sur sol imperméable, filtres garnis de matériaux adsorbants (ARMISTIQ – Action B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crétollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pomies</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Budzinski</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02600026v1</w:t>
+                <w:t xml:space="preserve">hal-02600027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du devenir des micropolluants dans les procédés de traitement des boues biologiques (compostage, lits de séchage plantés de roseaux, digestion anaérobie) et de séchage (thermique et solaire) - (ARMISTIQ – Action D)</w:t>
+                <w:t xml:space="preserve">Calage et validation d’un modèle dynamique pour décrire l’élimination des micropolluants par le procédé boues activées (ARMISTIQ – Action C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Besnault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Maxime Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.82</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600984v1</w:t>
+                <w:t xml:space="preserve">hal-02600026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation du devenir des micropolluants dans les procédés de traitement des boues biologiques (compostage, lits de séchage plantés de roseaux, digestion anaérobie) et de séchage (thermique et solaire) - (ARMISTIQ – Action D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réduction des micropolluants par les traitements complémentaires : procédés d'oxydation avancée, adsorption sur charbon actif (ARMISTIQ – Action A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2021,1779 +2143,1779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of suspended particulate matter quality collected by particle-traps during the deployment phase: influence on trace metal/geochemical tracer concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage géochimique des sources de sédiments à l’échelle du bassin versant de la Saône : atouts et limites de l’échantillonnage intégratif des matières en suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2024 - JMSC2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Omega-3 Index of macrophytes to improve the assessment of the treatment performance of constructed wetlands receiving treated wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical records of suspended particulate matter origin in the Rhône River (France) using the non-reactive geochemical signature of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Begorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of Rhône River dam flushing operations on water quality by passive sampling technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S.Rivers 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889298v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Grisot</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.2, 2018</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607502v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and historical inputs of suspended particulate matter (SPM) from the Rhône tributaries: use of the non-reactive geochemical signature of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Begorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des concentrations en contaminants inorganiques et de leur spéciation lors d'un évènement hydrologique transitoire sur le Rhône : cas des opérations de gestion sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bessueille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Panay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAFSAA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Hammamet, Tunisie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal inorganic arsenic speciation in surface waters of a small vineyard watershed assessed by passive sampling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Miege</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chappedelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbier Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Let 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hong Kong, pp.1, 2015</w:t>
+              <w:t xml:space="preserve">DGT conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602373v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal inorganic arsenic speciation in surface waters of a small vineyard watershed assessed by passive sampling method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Evaluation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roussel Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Barbier Bessueille</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">IWA Let 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hong Kong, pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601995v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring trace element contamination in surface waters using chemical and biological monitoring tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Recoura Massaquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 38th International Symposium on Environmental Analytical Chemistry – ISEAC38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp.2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi des traitements avancés des eaux usées et des boues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Serveto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roussel Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème journée Ecotechnologies ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of metal lability in freshwater sediments by passive sampling: parameters controlling metal release from particles and influence of bioturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J.D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Anglet, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3803,2525 +3925,2525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of concentrations and geochemical backgrounds of Technology Critical Elements (TCE) in hydrosystems : analytical developments and application to Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals (ICHMET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wüppertal University, Sep 2023, Wüppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentativité de l'échantillonnage intégré des matières en suspension dans les rivières à l'aide de pièges à particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des micropolluants et bioindicateur lipidique en Zone de rejet végétalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crétollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold-Fred Imig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du programme ZRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Valence, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the fate of trace metals and phosphorus in CW receiving treated wastewater? Contributions of free water, plants and soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Papias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is DGT an efficient tool to integrate transient trace metals concentrations during a major hydrological event on the Rhone River?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Grisot</w:t>
+                <w:t xml:space="preserve">Indicateurs chimiques de performances de traitement des micropolluants par ozonation tertiaire : application sur la station d’épuration de Sophia-Antipolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Gold Coast, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liège, Belgique. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606605v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs chimiques de performances de traitement des micropolluants par ozonation tertiaire : application sur la station d’épuration de Sophia-Antipolis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Penru</w:t>
+                <w:t xml:space="preserve">Is DGT an efficient tool to integrate transient trace metals concentrations during a major hydrological event on the Rhone River?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Miege</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liège, Belgique. pp.2</w:t>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Gold Coast, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606312v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination des micropolluants par ozonation tertiaire, exemple de la station d'épuration de Sophia-Antipolis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Emerging contaminants removal by full-scale ozonation tertiary treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Penru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roussel Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Information Eaux (JIE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Poitiers, France. 6 p</w:t>
+              <w:t xml:space="preserve">3rd specialized international conference Ecotechnologies for wastewater treatment 2016 (ecoSTP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cambridge, United Kingdom. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417885v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging contaminants removal by full-scale ozonation tertiary treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Elimination des micropolluants par ozonation tertiaire, exemple de la station d'épuration de Sophia-Antipolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Penru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd specialized international conference Ecotechnologies for wastewater treatment 2016 (ecoSTP2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cambridge, United Kingdom. pp.5</w:t>
+              <w:t xml:space="preserve">22èmes Journées Information Eaux (JIE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Poitiers, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605916v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des concentrations métalliques dissoutes lors d’un évènement hydrologique transitoire sur le Rhône : cas des opérations de gestion sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Penru</w:t>
+                <w:t xml:space="preserve">Combination of passive samplers to monitor the chemical status of 6 French rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Miege</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Crétollier</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IOA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain. pp.6</w:t>
+              <w:t xml:space="preserve">Science for the environment 2015, 3rd International Conference, environmental monitoring and assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602372v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of passive samplers to monitor the chemical status of 6 French rivers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Le double enjeu de l’analyse chimique ciblée, Evaluer l’efficacité des procédés de traitement étudiés et sélectionner les micropolluants pertinents pour caractériser ces procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Serveto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roussel Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Gahou</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science for the environment 2015, 3rd International Conference, environmental monitoring and assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque final du programme de recherche ECHIBIOTEB - Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi de traitements avancés des eaux usées et des boues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602000v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is passive sampling suitable for monitoring the contamination of surface waters? Results for French rivers influenced by various anthropic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double enjeu de l’analyse chimique ciblée, Evaluer l’efficacité des procédés de traitement étudiés et sélectionner les micropolluants pertinents pour caractériser ces procédés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Removal of refractory micropollutants by a full-scale ozonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roussel Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bados</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du programme de recherche ECHIBIOTEB - Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi de traitements avancés des eaux usées et des boues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.72</w:t>
+              <w:t xml:space="preserve">IWA Micropol &amp; Ecohazard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Singapore, Singapore. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602365v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of refractory micropollutants by a full-scale ozonation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Penru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roussel Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crétollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Micropol &amp; Ecohazard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Singapore, Singapore. pp.2</w:t>
+              <w:t xml:space="preserve">22nd IOA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602374v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Micropollutants from Secondary Effluents and Sludge by Various Processes in Rural and Peri-urban Areas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Esperanza</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roussel Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Specialized International Conference ecoSTP2014, EcoTechnologies for Wastewater Treatment Technical, Environmental &amp; Economic Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Verona, Italy. 5 p</w:t>
+              <w:t xml:space="preserve">IWA world water congress and exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058679v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+                <w:t xml:space="preserve">Combinaison innovante d’outils chimiques et biologiques pour caractériser l’efficacité des traitements tertiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Serveto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ait Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA world water congress and exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.3</w:t>
+              <w:t xml:space="preserve">93ème congrès de l'ASTEE "Innover dans les services publics locaux de l'environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600990v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison innovante d’outils chimiques et biologiques pour caractériser l’efficacité des traitements tertiaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ait Aissa</w:t>
+                <w:t xml:space="preserve">Procédés de traitement complémentaire intensifs et extensifs pour améliorer l'élimination des micropolluants présents dans les eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Penru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93ème congrès de l'ASTEE "Innover dans les services publics locaux de l'environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France. pp.1</w:t>
+              <w:t xml:space="preserve">21ème édition des Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Poitiers, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600270v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de traitement complémentaire intensifs et extensifs pour améliorer l'élimination des micropolluants présents dans les eaux usées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Removal of Micropollutants from Secondary Effluents and Sludge by Various Processes in Rural and Peri-urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème édition des Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Poitiers, France. pp.13</w:t>
+              <w:t xml:space="preserve">2nd IWA Specialized International Conference ecoSTP2014, EcoTechnologies for Wastewater Treatment Technical, Environmental &amp; Economic Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Verona, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600988v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative chemical and biological tools for the evaluation of the efficiency of wastewater advanced treatments and sludge treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Serveto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Micropol and Ecohazard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d'Echantillonnage, d'analyses CHImiques et BIOlogiques pour le suivi de Traitements avancés des Eaux usées et des Boues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Serveto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ANR Ecotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6331,1229 +6453,1229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation and transgenerational plasticity support increased cadmium tolerance in Gammarus populations exposed to natural metal contamination in headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréline Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 903, pp.166216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One and multi-compartments toxico-kinetic modeling to understand metals’ organotropism and fate in Gammarus fossarum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+                <w:t xml:space="preserve">Les échantillonneurs intégratifs passifs, des outils pertinents pour améliorer la surveillance réglementaire de la qualité chimique des milieux aquatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delorme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Garnero</w:t>
+                <w:t xml:space="preserve">I. Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lardy-Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106625⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (6), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202106057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343406v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échantillonneurs intégratifs passifs, des outils pertinents pour améliorer la surveillance réglementaire de la qualité chimique des milieux aquatiques ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One and multi-compartments toxico-kinetic modeling to understand metals’ organotropism and fate in Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Togola</w:t>
+                <w:t xml:space="preserve">Ophélia Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202106057⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.106625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207759v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élimination de micropolluants des eaux résiduaires urbaines par ozonation : retour d'expérience de la station d'épuration de Sophia Antipolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Penru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.71-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/tsm/20186p71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on améliorer l’élimination des micropolluants des eaux usées en optimisant le procédé à boues activées ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Evaluation technique, économique et environnementale de procédés de traitement complémentaire avancés pour l’élimination des micropolluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heiniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, pp.32-50</w:t>
+              <w:t xml:space="preserve">, 2015, 3, pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601262v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation technique, économique et environnementale de procédés de traitement complémentaire avancés pour l’élimination des micropolluants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Devenir des micropolluants adsorbables à travers les procédés de traitement des boues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Esperanza</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, pp.67-83</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 3, pp.84-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201503084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601264v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des micropolluants adsorbables à travers les procédés de traitement des boues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Quels micropolluants peut-on éliminer par les procédés extensifs de traitement des eaux usées domestiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Noyon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crétollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, pp.84-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201503084⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 3, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201503051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601268v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels micropolluants peut-on éliminer par les procédés extensifs de traitement des eaux usées domestiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Peut-on améliorer l’élimination des micropolluants des eaux usées en optimisant le procédé à boues activées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Crétollier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tahar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Esperanza</w:t>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, pp.51-66. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 3, pp.32-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601263v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of juvenile Danio rerio to aged TiO2 nanomaterial from sunscreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Fouqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (5), pp.3340-3350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-012-1256-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7563,161 +7685,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones de rejet végétalisées : analyse du fonctionnement et aide à la conception et à l'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Papias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence francaise pour la biodiversité, 96 p., 2019, 978-2-37785-081-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7864,51 +7986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathon B." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabrin A." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzella N." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol M." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dherret L." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Claveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fruchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begorre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel Galle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappedelaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbier Bessueille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Recoura Massaquant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serveto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Aissa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Gestin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106625" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy-Fontan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106057" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607570v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p71" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heiniger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554996v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathon B." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabrin A." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzella N." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol M." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dherret L." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Claveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fruchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begorre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille Barbier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappedelaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbier Bessueille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel Galle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Recoura Massaquant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serveto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606312v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417885v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600270v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Aissa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207759v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy-Fontan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106057" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Gestin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106625" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p71" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601264v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heiniger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>